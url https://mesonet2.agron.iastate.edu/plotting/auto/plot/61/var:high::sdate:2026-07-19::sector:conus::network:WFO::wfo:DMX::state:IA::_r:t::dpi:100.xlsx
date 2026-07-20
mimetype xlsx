--- v0 (2026-07-20)
+++ v1 (2026-07-20)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P543"/>
+  <dimension ref="A1:P544"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="B1" t="inlineStr">
         <is>
           <t>last_low_below</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>last_low_above</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>last_high_below</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -918,1094 +918,1094 @@
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t>GCC</t>
         </is>
       </c>
       <c r="M7" t="n">
         <v>12</v>
       </c>
       <c r="N7" t="n">
         <v>15</v>
       </c>
       <c r="O7" t="n">
         <v>19</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>POINT (-105.53936 44.34892)</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>PLIH</t>
+          <t>KTOR</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-01T00:00:00</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>2026-07-01T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-06-26T00:00:00</t>
         </is>
       </c>
       <c r="H8" t="n">
-        <v>21.98389</v>
+        <v>42.06472</v>
       </c>
       <c r="I8" t="n">
-        <v>-159.3405</v>
+        <v>-104.15278</v>
       </c>
       <c r="J8" t="n">
-        <v>-18</v>
+        <v>18</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>LIH</t>
+          <t>TOR</t>
         </is>
       </c>
       <c r="M8" t="n">
-        <v>-2</v>
+        <v>23</v>
       </c>
       <c r="N8" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="O8" t="n">
-        <v>-18</v>
+        <v>18</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
-          <t>POINT (-159.3405 21.98389)</t>
+          <t>POINT (-104.15278 42.06472)</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>KTOR</t>
+          <t>KALS</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>2026-07-01T00:00:00</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>2026-06-26T00:00:00</t>
         </is>
       </c>
       <c r="H9" t="n">
-        <v>42.06472</v>
+        <v>37.43889</v>
       </c>
       <c r="I9" t="n">
-        <v>-104.15278</v>
+        <v>-105.86139</v>
       </c>
       <c r="J9" t="n">
         <v>18</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>TOR</t>
+          <t>ALS</t>
         </is>
       </c>
       <c r="M9" t="n">
         <v>23</v>
       </c>
       <c r="N9" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="O9" t="n">
         <v>18</v>
       </c>
       <c r="P9" t="inlineStr">
         <is>
-          <t>POINT (-104.15278 42.06472)</t>
+          <t>POINT (-105.86139 37.43889)</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>KALS</t>
+          <t>KDCP</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>2026-07-01T00:00:00</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>2026-06-26T00:00:00</t>
+          <t>2026-06-25T00:00:00</t>
         </is>
       </c>
       <c r="H10" t="n">
-        <v>37.43889</v>
+        <v>39.768</v>
       </c>
       <c r="I10" t="n">
-        <v>-105.86139</v>
+        <v>-104.8694</v>
       </c>
       <c r="J10" t="n">
         <v>18</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>ALS</t>
+          <t>DCP</t>
         </is>
       </c>
       <c r="M10" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N10" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="O10" t="n">
         <v>18</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
-          <t>POINT (-105.86139 37.43889)</t>
+          <t>POINT (-104.8694 39.768)</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>KWRL</t>
+          <t>PLIH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2026-07-03T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
           <t>2026-07-01T00:00:00</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H11" t="n">
-        <v>43.96571</v>
+        <v>21.98389</v>
       </c>
       <c r="I11" t="n">
-        <v>-107.95083</v>
+        <v>-159.3405</v>
       </c>
       <c r="J11" t="n">
-        <v>18</v>
+        <v>-18</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>WRL</t>
+          <t>LIH</t>
         </is>
       </c>
       <c r="M11" t="n">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="N11" t="n">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="O11" t="n">
-        <v>18</v>
+        <v>-18</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
-          <t>POINT (-107.95083 43.96571)</t>
+          <t>POINT (-159.3405 21.98389)</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>KDCP</t>
+          <t>KWRL</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-03T00:00:00</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>2026-07-01T00:00:00</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>2026-06-25T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H12" t="n">
-        <v>39.768</v>
+        <v>43.96571</v>
       </c>
       <c r="I12" t="n">
-        <v>-104.8694</v>
+        <v>-107.95083</v>
       </c>
       <c r="J12" t="n">
         <v>18</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>DCP</t>
+          <t>WRL</t>
         </is>
       </c>
       <c r="M12" t="n">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="N12" t="n">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="O12" t="n">
         <v>18</v>
       </c>
       <c r="P12" t="inlineStr">
         <is>
-          <t>POINT (-104.8694 39.768)</t>
+          <t>POINT (-107.95083 43.96571)</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>KRKS</t>
+          <t>KPIH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>2026-07-02T00:00:00</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-06T00:00:00</t>
         </is>
       </c>
       <c r="H13" t="n">
-        <v>41.59422</v>
+        <v>42.90981</v>
       </c>
       <c r="I13" t="n">
-        <v>-109.06519</v>
+        <v>-112.59592</v>
       </c>
       <c r="J13" t="n">
         <v>17</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>RKS</t>
+          <t>PIH</t>
         </is>
       </c>
       <c r="M13" t="n">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="N13" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="O13" t="n">
         <v>17</v>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>POINT (-109.06519 41.59422)</t>
+          <t>POINT (-112.59592 42.90981)</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>KPIH</t>
+          <t>KMTJ</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>2026-07-02T00:00:00</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>2026-07-06T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H14" t="n">
-        <v>42.90981</v>
+        <v>38.505</v>
       </c>
       <c r="I14" t="n">
-        <v>-112.59592</v>
+        <v>-107.8975</v>
       </c>
       <c r="J14" t="n">
         <v>17</v>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>PIH</t>
+          <t>MTJ</t>
         </is>
       </c>
       <c r="M14" t="n">
-        <v>13</v>
+        <v>-1</v>
       </c>
       <c r="N14" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="O14" t="n">
         <v>17</v>
       </c>
       <c r="P14" t="inlineStr">
         <is>
-          <t>POINT (-112.59592 42.90981)</t>
+          <t>POINT (-107.8975 38.505)</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>KMTJ</t>
+          <t>KRKS</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>2026-07-02T00:00:00</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H15" t="n">
-        <v>38.505</v>
+        <v>41.59422</v>
       </c>
       <c r="I15" t="n">
-        <v>-107.8975</v>
+        <v>-109.06519</v>
       </c>
       <c r="J15" t="n">
         <v>17</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>MTJ</t>
+          <t>RKS</t>
         </is>
       </c>
       <c r="M15" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="N15" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="O15" t="n">
         <v>17</v>
       </c>
       <c r="P15" t="inlineStr">
         <is>
-          <t>POINT (-107.8975 38.505)</t>
+          <t>POINT (-109.06519 41.59422)</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>KCRG</t>
+          <t>KRST</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-06-27T00:00:00</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>2026-07-03T00:00:00</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H16" t="n">
-        <v>30.3361</v>
+        <v>43.9041</v>
       </c>
       <c r="I16" t="n">
-        <v>-81.5147</v>
+        <v>-92.49160000000001</v>
       </c>
       <c r="J16" t="n">
         <v>16</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>CRG</t>
+          <t>RST</t>
         </is>
       </c>
       <c r="M16" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N16" t="n">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="O16" t="n">
         <v>16</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
-          <t>POINT (-81.5147 30.3361)</t>
+          <t>POINT (-92.4916 43.9041)</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>KRST</t>
+          <t>KCRG</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2026-06-27T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>2026-07-03T00:00:00</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H17" t="n">
-        <v>43.9041</v>
+        <v>30.3361</v>
       </c>
       <c r="I17" t="n">
-        <v>-92.49160000000001</v>
+        <v>-81.5147</v>
       </c>
       <c r="J17" t="n">
         <v>16</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>RST</t>
+          <t>CRG</t>
         </is>
       </c>
       <c r="M17" t="n">
+        <v>5</v>
+      </c>
+      <c r="N17" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="O17" t="n">
         <v>16</v>
       </c>
       <c r="P17" t="inlineStr">
         <is>
-          <t>POINT (-92.4916 43.9041)</t>
+          <t>POINT (-81.5147 30.3361)</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>KSUX</t>
+          <t>KOFK</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>2026-07-03T00:00:00</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-02T00:00:00</t>
         </is>
       </c>
       <c r="H18" t="n">
-        <v>42.391678</v>
+        <v>41.98546</v>
       </c>
       <c r="I18" t="n">
-        <v>-96.37947800000001</v>
+        <v>-97.43510999999999</v>
       </c>
       <c r="J18" t="n">
         <v>16</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>SUX</t>
+          <t>OFK</t>
         </is>
       </c>
       <c r="M18" t="n">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="N18" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O18" t="n">
         <v>16</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>POINT (-96.379478 42.391678)</t>
+          <t>POINT (-97.43511 41.98546)</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>KRIW</t>
+          <t>KSUX</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>2026-07-03T00:00:00</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="H19" t="n">
-        <v>43.06423</v>
+        <v>42.391678</v>
       </c>
       <c r="I19" t="n">
-        <v>-108.45984</v>
+        <v>-96.37947800000001</v>
       </c>
       <c r="J19" t="n">
         <v>16</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>RIW</t>
+          <t>SUX</t>
         </is>
       </c>
       <c r="M19" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="N19" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="O19" t="n">
         <v>16</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>POINT (-108.45984 43.06423)</t>
+          <t>POINT (-96.379478 42.391678)</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>KCAG</t>
+          <t>KRIW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>2026-07-03T00:00:00</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H20" t="n">
-        <v>40.49522</v>
+        <v>43.06423</v>
       </c>
       <c r="I20" t="n">
-        <v>-107.52165</v>
+        <v>-108.45984</v>
       </c>
       <c r="J20" t="n">
         <v>16</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>CAG</t>
+          <t>RIW</t>
         </is>
       </c>
       <c r="M20" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N20" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="O20" t="n">
         <v>16</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>POINT (-107.52165 40.49522)</t>
+          <t>POINT (-108.45984 43.06423)</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>KOFK</t>
+          <t>KCYS</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>2026-07-03T00:00:00</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>2026-07-02T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H21" t="n">
-        <v>41.98546</v>
+        <v>41.15564</v>
       </c>
       <c r="I21" t="n">
-        <v>-97.43510999999999</v>
+        <v>-104.81047</v>
       </c>
       <c r="J21" t="n">
         <v>16</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>OFK</t>
+          <t>CYS</t>
         </is>
       </c>
       <c r="M21" t="n">
-        <v>17</v>
+        <v>-1</v>
       </c>
       <c r="N21" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="O21" t="n">
         <v>16</v>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t>POINT (-97.43511 41.98546)</t>
+          <t>POINT (-104.81047 41.15564)</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>KCYS</t>
+          <t>KCAG</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>2026-07-03T00:00:00</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H22" t="n">
-        <v>41.15564</v>
+        <v>40.49522</v>
       </c>
       <c r="I22" t="n">
-        <v>-104.81047</v>
+        <v>-107.52165</v>
       </c>
       <c r="J22" t="n">
         <v>16</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>CYS</t>
+          <t>CAG</t>
         </is>
       </c>
       <c r="M22" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="N22" t="n">
         <v>8</v>
       </c>
       <c r="O22" t="n">
         <v>16</v>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>POINT (-104.81047 41.15564)</t>
+          <t>POINT (-107.52165 40.49522)</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>KAIA</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>2026-07-04T00:00:00</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
@@ -2248,464 +2248,464 @@
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
           <t>SJT</t>
         </is>
       </c>
       <c r="M26" t="n">
         <v>2</v>
       </c>
       <c r="N26" t="n">
         <v>-15</v>
       </c>
       <c r="O26" t="n">
         <v>-14</v>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>POINT (-100.495 31.35167)</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>KDLN</t>
+          <t>KHLN</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2026-07-02T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>2026-07-06T00:00:00</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H27" t="n">
-        <v>45.25536</v>
+        <v>46.6056</v>
       </c>
       <c r="I27" t="n">
-        <v>-112.55251</v>
+        <v>-111.9636</v>
       </c>
       <c r="J27" t="n">
         <v>13</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>DLN</t>
+          <t>HLN</t>
         </is>
       </c>
       <c r="M27" t="n">
         <v>2</v>
       </c>
       <c r="N27" t="n">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="O27" t="n">
         <v>13</v>
       </c>
       <c r="P27" t="inlineStr">
         <is>
-          <t>POINT (-112.55251 45.25536)</t>
+          <t>POINT (-111.9636 46.6056)</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>KBYG</t>
+          <t>KMSN</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>2026-07-04T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>2026-07-06T00:00:00</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H28" t="n">
-        <v>44.38</v>
+        <v>43.14056</v>
       </c>
       <c r="I28" t="n">
-        <v>-106.72</v>
+        <v>-89.34528</v>
       </c>
       <c r="J28" t="n">
         <v>13</v>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>BYG</t>
+          <t>MSN</t>
         </is>
       </c>
       <c r="M28" t="n">
         <v>1</v>
       </c>
       <c r="N28" t="n">
-        <v>15</v>
+        <v>-1</v>
       </c>
       <c r="O28" t="n">
         <v>13</v>
       </c>
       <c r="P28" t="inlineStr">
         <is>
-          <t>POINT (-106.72 44.38)</t>
+          <t>POINT (-89.34528 43.14056)</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>KMSN</t>
+          <t>KDLN</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-02T00:00:00</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>2026-07-06T00:00:00</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H29" t="n">
-        <v>43.14056</v>
+        <v>45.25536</v>
       </c>
       <c r="I29" t="n">
-        <v>-89.34528</v>
+        <v>-112.55251</v>
       </c>
       <c r="J29" t="n">
         <v>13</v>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>MSN</t>
+          <t>DLN</t>
         </is>
       </c>
       <c r="M29" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N29" t="n">
-        <v>-1</v>
+        <v>17</v>
       </c>
       <c r="O29" t="n">
         <v>13</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t>POINT (-89.34528 43.14056)</t>
+          <t>POINT (-112.55251 45.25536)</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>KHLN</t>
+          <t>PCDB</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-06-30T00:00:00</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
           <t>2026-07-06T00:00:00</t>
         </is>
       </c>
-      <c r="E30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H30" t="n">
-        <v>46.6056</v>
+        <v>55.20515</v>
       </c>
       <c r="I30" t="n">
-        <v>-111.9636</v>
+        <v>-162.72</v>
       </c>
       <c r="J30" t="n">
-        <v>13</v>
+        <v>-13</v>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>HLN</t>
+          <t>CDB</t>
         </is>
       </c>
       <c r="M30" t="n">
-        <v>2</v>
+        <v>-5</v>
       </c>
       <c r="N30" t="n">
-        <v>10</v>
+        <v>-19</v>
       </c>
       <c r="O30" t="n">
-        <v>13</v>
+        <v>-13</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
-          <t>POINT (-111.9636 46.6056)</t>
+          <t>POINT (-162.72 55.20515)</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>PCDB</t>
+          <t>KBYG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-04T00:00:00</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2026-06-30T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-06T00:00:00</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>2026-07-06T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H31" t="n">
-        <v>55.20515</v>
+        <v>44.38</v>
       </c>
       <c r="I31" t="n">
-        <v>-162.72</v>
+        <v>-106.72</v>
       </c>
       <c r="J31" t="n">
-        <v>-13</v>
+        <v>13</v>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>CDB</t>
+          <t>BYG</t>
         </is>
       </c>
       <c r="M31" t="n">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="N31" t="n">
-        <v>-19</v>
+        <v>15</v>
       </c>
       <c r="O31" t="n">
-        <v>-13</v>
+        <v>13</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
-          <t>POINT (-162.72 55.20515)</t>
+          <t>POINT (-106.72 44.38)</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>KFGF</t>
+          <t>KBHK</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H32" t="n">
-        <v>47.92</v>
+        <v>46.34764</v>
       </c>
       <c r="I32" t="n">
-        <v>-97.09</v>
+        <v>-104.25945</v>
       </c>
       <c r="J32" t="n">
         <v>12</v>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>FGF</t>
+          <t>BHK</t>
         </is>
       </c>
       <c r="M32" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="N32" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="O32" t="n">
         <v>12</v>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>POINT (-97.09 47.92)</t>
+          <t>POINT (-104.25945 46.34764)</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>KHVR</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
@@ -2738,394 +2738,394 @@
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
           <t>HVR</t>
         </is>
       </c>
       <c r="M33" t="n">
         <v>20</v>
       </c>
       <c r="N33" t="n">
         <v>9</v>
       </c>
       <c r="O33" t="n">
         <v>12</v>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>POINT (-109.7633 48.5428)</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>KMLS</t>
+          <t>KFAR</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="H34" t="n">
-        <v>46.42797</v>
+        <v>46.92528</v>
       </c>
       <c r="I34" t="n">
-        <v>-105.88625</v>
+        <v>-96.81111</v>
       </c>
       <c r="J34" t="n">
         <v>12</v>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>MLS</t>
+          <t>FAR</t>
         </is>
       </c>
       <c r="M34" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="N34" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="O34" t="n">
         <v>12</v>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t>POINT (-105.88625 46.42797)</t>
+          <t>POINT (-96.81111 46.92528)</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>KBHK</t>
+          <t>K2WX</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-04T00:00:00</t>
         </is>
       </c>
       <c r="H35" t="n">
-        <v>46.34764</v>
+        <v>45.60444</v>
       </c>
       <c r="I35" t="n">
-        <v>-104.25945</v>
+        <v>-103.54639</v>
       </c>
       <c r="J35" t="n">
         <v>12</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>BHK</t>
+          <t>2WX</t>
         </is>
       </c>
       <c r="M35" t="n">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="N35" t="n">
         <v>9</v>
       </c>
       <c r="O35" t="n">
         <v>12</v>
       </c>
       <c r="P35" t="inlineStr">
         <is>
-          <t>POINT (-104.25945 46.34764)</t>
+          <t>POINT (-103.54639 45.60444)</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>K2WX</t>
+          <t>KGTF</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>2026-07-04T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H36" t="n">
-        <v>45.60444</v>
+        <v>47.4733</v>
       </c>
       <c r="I36" t="n">
-        <v>-103.54639</v>
+        <v>-111.3822</v>
       </c>
       <c r="J36" t="n">
         <v>12</v>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2WX</t>
+          <t>GTF</t>
         </is>
       </c>
       <c r="M36" t="n">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="N36" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="O36" t="n">
         <v>12</v>
       </c>
       <c r="P36" t="inlineStr">
         <is>
-          <t>POINT (-103.54639 45.60444)</t>
+          <t>POINT (-111.3822 47.4733)</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>KGTF</t>
+          <t>KMLS</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H37" t="n">
-        <v>47.4733</v>
+        <v>46.42797</v>
       </c>
       <c r="I37" t="n">
-        <v>-111.3822</v>
+        <v>-105.88625</v>
       </c>
       <c r="J37" t="n">
         <v>12</v>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>GTF</t>
+          <t>MLS</t>
         </is>
       </c>
       <c r="M37" t="n">
         <v>2</v>
       </c>
       <c r="N37" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="O37" t="n">
         <v>12</v>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>POINT (-111.3822 47.4733)</t>
+          <t>POINT (-105.88625 46.42797)</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>KFAR</t>
+          <t>KFGF</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>2026-07-07T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H38" t="n">
-        <v>46.92528</v>
+        <v>47.92</v>
       </c>
       <c r="I38" t="n">
-        <v>-96.81111</v>
+        <v>-97.09</v>
       </c>
       <c r="J38" t="n">
         <v>12</v>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>FAR</t>
+          <t>FGF</t>
         </is>
       </c>
       <c r="M38" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="N38" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="O38" t="n">
         <v>12</v>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>POINT (-96.81111 46.92528)</t>
+          <t>POINT (-97.09 47.92)</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>KGFK</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
@@ -3158,1514 +3158,1514 @@
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
           <t>GFK</t>
         </is>
       </c>
       <c r="M39" t="n">
         <v>12</v>
       </c>
       <c r="N39" t="n">
         <v>9</v>
       </c>
       <c r="O39" t="n">
         <v>12</v>
       </c>
       <c r="P39" t="inlineStr">
         <is>
           <t>POINT (-97.17611 47.94925)</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>KVTN</t>
+          <t>KUNR</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H40" t="n">
-        <v>42.85669</v>
+        <v>44.06667</v>
       </c>
       <c r="I40" t="n">
-        <v>-100.54894</v>
+        <v>-103.2</v>
       </c>
       <c r="J40" t="n">
         <v>11</v>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>VTN</t>
+          <t>UNR</t>
         </is>
       </c>
       <c r="M40" t="n">
         <v>10</v>
       </c>
       <c r="N40" t="n">
         <v>9</v>
       </c>
       <c r="O40" t="n">
         <v>11</v>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t>POINT (-100.54894 42.85669)</t>
+          <t>POINT (-103.2 44.06667)</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>KP60</t>
+          <t>KPHP</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>2026-07-05T00:00:00</t>
+          <t>2026-07-04T00:00:00</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>2026-07-01T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>2026-07-06T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="H41" t="n">
-        <v>44.54444</v>
+        <v>44.05</v>
       </c>
       <c r="I41" t="n">
-        <v>-110.42111</v>
+        <v>-101.6</v>
       </c>
       <c r="J41" t="n">
         <v>11</v>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>P60</t>
+          <t>PHP</t>
         </is>
       </c>
       <c r="M41" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="N41" t="n">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="O41" t="n">
         <v>11</v>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>POINT (-110.42111 44.54444)</t>
+          <t>POINT (-101.6 44.05)</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>KPIR</t>
+          <t>KSTC</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="H42" t="n">
-        <v>44.38269</v>
+        <v>45.5433</v>
       </c>
       <c r="I42" t="n">
-        <v>-100.28597</v>
+        <v>-94.0513</v>
       </c>
       <c r="J42" t="n">
         <v>11</v>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>PIR</t>
+          <t>STC</t>
         </is>
       </c>
       <c r="M42" t="n">
         <v>11</v>
       </c>
       <c r="N42" t="n">
         <v>10</v>
       </c>
       <c r="O42" t="n">
         <v>11</v>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>POINT (-100.28597 44.38269)</t>
+          <t>POINT (-94.0513 45.5433)</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>KPHP</t>
+          <t>KCDR</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>2026-07-04T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H43" t="n">
-        <v>44.05</v>
+        <v>42.83756</v>
       </c>
       <c r="I43" t="n">
-        <v>-101.6</v>
+        <v>-103.09539</v>
       </c>
       <c r="J43" t="n">
         <v>11</v>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>PHP</t>
+          <t>CDR</t>
         </is>
       </c>
       <c r="M43" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="N43" t="n">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="O43" t="n">
         <v>11</v>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>POINT (-101.6 44.05)</t>
+          <t>POINT (-103.09539 42.83756)</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>KUNR</t>
+          <t>KVTN</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H44" t="n">
-        <v>44.06667</v>
+        <v>42.85669</v>
       </c>
       <c r="I44" t="n">
-        <v>-103.2</v>
+        <v>-100.54894</v>
       </c>
       <c r="J44" t="n">
         <v>11</v>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>UNR</t>
+          <t>VTN</t>
         </is>
       </c>
       <c r="M44" t="n">
         <v>10</v>
       </c>
       <c r="N44" t="n">
         <v>9</v>
       </c>
       <c r="O44" t="n">
         <v>11</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>POINT (-103.2 44.06667)</t>
+          <t>POINT (-100.54894 42.85669)</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>KDLH</t>
+          <t>KPIR</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>2026-07-06T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="H45" t="n">
-        <v>46.84208</v>
+        <v>44.38269</v>
       </c>
       <c r="I45" t="n">
-        <v>-92.19364</v>
+        <v>-100.28597</v>
       </c>
       <c r="J45" t="n">
         <v>11</v>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>DLH</t>
+          <t>PIR</t>
         </is>
       </c>
       <c r="M45" t="n">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="N45" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="O45" t="n">
         <v>11</v>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>POINT (-92.19364 46.84208)</t>
+          <t>POINT (-100.28597 44.38269)</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>TSJU</t>
+          <t>KP60</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-05T00:00:00</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-01T00:00:00</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-06T00:00:00</t>
         </is>
       </c>
       <c r="H46" t="n">
-        <v>18.47</v>
+        <v>44.54444</v>
       </c>
       <c r="I46" t="n">
-        <v>-66.17</v>
+        <v>-110.42111</v>
       </c>
       <c r="J46" t="n">
         <v>11</v>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>SJU</t>
+          <t>P60</t>
         </is>
       </c>
       <c r="M46" t="n">
         <v>6</v>
       </c>
       <c r="N46" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="O46" t="n">
         <v>11</v>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>POINT (-66.17 18.47)</t>
+          <t>POINT (-110.42111 44.54444)</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>KRAP</t>
+          <t>KDLH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-06T00:00:00</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H47" t="n">
-        <v>44.04533</v>
+        <v>46.84208</v>
       </c>
       <c r="I47" t="n">
-        <v>-103.05736</v>
+        <v>-92.19364</v>
       </c>
       <c r="J47" t="n">
         <v>11</v>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>RAP</t>
+          <t>DLH</t>
         </is>
       </c>
       <c r="M47" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="N47" t="n">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="O47" t="n">
         <v>11</v>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>POINT (-103.05736 44.04533)</t>
+          <t>POINT (-92.19364 46.84208)</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>KSTC</t>
+          <t>KRAP</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
+          <t>2026-07-10T00:00:00</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>2026-07-08T00:00:00</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="H48" t="n">
-        <v>45.5433</v>
+        <v>44.04533</v>
       </c>
       <c r="I48" t="n">
-        <v>-94.0513</v>
+        <v>-103.05736</v>
       </c>
       <c r="J48" t="n">
         <v>11</v>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>STC</t>
+          <t>RAP</t>
         </is>
       </c>
       <c r="M48" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="N48" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="O48" t="n">
         <v>11</v>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>POINT (-94.0513 45.5433)</t>
+          <t>POINT (-103.05736 44.04533)</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>KCDR</t>
+          <t>TSJU</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="H49" t="n">
-        <v>42.83756</v>
+        <v>18.47</v>
       </c>
       <c r="I49" t="n">
-        <v>-103.09539</v>
+        <v>-66.17</v>
       </c>
       <c r="J49" t="n">
         <v>11</v>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>CDR</t>
+          <t>SJU</t>
         </is>
       </c>
       <c r="M49" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="N49" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="O49" t="n">
         <v>11</v>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>POINT (-103.09539 42.83756)</t>
+          <t>POINT (-66.17 18.47)</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>KMPX</t>
+          <t>KPKD</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="H50" t="n">
-        <v>44.84</v>
+        <v>46.9</v>
       </c>
       <c r="I50" t="n">
-        <v>-93.565</v>
+        <v>-95.06999999999999</v>
       </c>
       <c r="J50" t="n">
         <v>11</v>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>MPX</t>
+          <t>PKD</t>
         </is>
       </c>
       <c r="M50" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="N50" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="O50" t="n">
         <v>11</v>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>POINT (-93.565 44.84)</t>
+          <t>POINT (-95.07 46.9)</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>KPKD</t>
+          <t>KMPX</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>2026-07-07T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H51" t="n">
-        <v>46.9</v>
+        <v>44.84</v>
       </c>
       <c r="I51" t="n">
-        <v>-95.06999999999999</v>
+        <v>-93.565</v>
       </c>
       <c r="J51" t="n">
         <v>11</v>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>PKD</t>
+          <t>MPX</t>
         </is>
       </c>
       <c r="M51" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="N51" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="O51" t="n">
         <v>11</v>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>POINT (-95.07 46.9)</t>
+          <t>POINT (-93.565 44.84)</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>KLAR</t>
+          <t>KSHV</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H52" t="n">
-        <v>41.31206</v>
+        <v>32.4472</v>
       </c>
       <c r="I52" t="n">
-        <v>-105.675</v>
+        <v>-93.8244</v>
       </c>
       <c r="J52" t="n">
-        <v>10</v>
+        <v>-10</v>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>LAR</t>
+          <t>SHV</t>
         </is>
       </c>
       <c r="M52" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="N52" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="O52" t="n">
-        <v>10</v>
+        <v>-10</v>
       </c>
       <c r="P52" t="inlineStr">
         <is>
-          <t>POINT (-105.675 41.31206)</t>
+          <t>POINT (-93.8244 32.4472)</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>KMHE</t>
+          <t>KABR</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>2026-07-01T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H53" t="n">
-        <v>43.77483</v>
+        <v>45.45</v>
       </c>
       <c r="I53" t="n">
-        <v>-98.03861000000001</v>
+        <v>-98.42</v>
       </c>
       <c r="J53" t="n">
         <v>10</v>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>MHE</t>
+          <t>ABR</t>
         </is>
       </c>
       <c r="M53" t="n">
-        <v>18</v>
+        <v>-1</v>
       </c>
       <c r="N53" t="n">
-        <v>-1</v>
+        <v>10</v>
       </c>
       <c r="O53" t="n">
         <v>10</v>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>POINT (-98.03861 43.77483)</t>
+          <t>POINT (-98.42 45.45)</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>KMSP</t>
+          <t>KMHE</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>2026-06-27T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-01T00:00:00</t>
         </is>
       </c>
       <c r="H54" t="n">
-        <v>44.88537</v>
+        <v>43.77483</v>
       </c>
       <c r="I54" t="n">
-        <v>-93.23130999999999</v>
+        <v>-98.03861000000001</v>
       </c>
       <c r="J54" t="n">
         <v>10</v>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>MSP</t>
+          <t>MHE</t>
         </is>
       </c>
       <c r="M54" t="n">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="N54" t="n">
-        <v>22</v>
+        <v>-1</v>
       </c>
       <c r="O54" t="n">
         <v>10</v>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t>POINT (-93.23131 44.88537)</t>
+          <t>POINT (-98.03861 43.77483)</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>KASE</t>
+          <t>KLAR</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H55" t="n">
-        <v>39.22317</v>
+        <v>41.31206</v>
       </c>
       <c r="I55" t="n">
-        <v>-106.86886</v>
+        <v>-105.675</v>
       </c>
       <c r="J55" t="n">
         <v>10</v>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>ASE</t>
+          <t>LAR</t>
         </is>
       </c>
       <c r="M55" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="N55" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="O55" t="n">
         <v>10</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>POINT (-106.86886 39.22317)</t>
+          <t>POINT (-105.675 41.31206)</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>KICR</t>
+          <t>KASE</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>2026-07-06T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H56" t="n">
-        <v>43.39026</v>
+        <v>39.22317</v>
       </c>
       <c r="I56" t="n">
-        <v>-99.84217</v>
+        <v>-106.86886</v>
       </c>
       <c r="J56" t="n">
         <v>10</v>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>ICR</t>
+          <t>ASE</t>
         </is>
       </c>
       <c r="M56" t="n">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="N56" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="O56" t="n">
         <v>10</v>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t>POINT (-99.84217 43.39026)</t>
+          <t>POINT (-106.86886 39.22317)</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>KAUS</t>
+          <t>KMSP</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-06-27T00:00:00</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="H57" t="n">
-        <v>30.1945278</v>
+        <v>44.88537</v>
       </c>
       <c r="I57" t="n">
-        <v>-97.6698889</v>
+        <v>-93.23130999999999</v>
       </c>
       <c r="J57" t="n">
-        <v>-10</v>
+        <v>10</v>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>AUS</t>
+          <t>MSP</t>
         </is>
       </c>
       <c r="M57" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="N57" t="n">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="O57" t="n">
-        <v>-10</v>
+        <v>10</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>POINT (-97.6698889 30.1945278)</t>
+          <t>POINT (-93.23131 44.88537)</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>KABR</t>
+          <t>KCUT</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
+          <t>2026-07-08T00:00:00</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
-      <c r="C58" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H58" t="n">
-        <v>45.45</v>
+        <v>43.73306</v>
       </c>
       <c r="I58" t="n">
-        <v>-98.42</v>
+        <v>-103.61139</v>
       </c>
       <c r="J58" t="n">
         <v>10</v>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>ABR</t>
+          <t>CUT</t>
         </is>
       </c>
       <c r="M58" t="n">
         <v>-1</v>
       </c>
       <c r="N58" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="O58" t="n">
         <v>10</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>POINT (-98.42 45.45)</t>
+          <t>POINT (-103.61139 43.73306)</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>KCLL</t>
+          <t>KVEL</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="H59" t="n">
-        <v>30.58806</v>
+        <v>40.44092</v>
       </c>
       <c r="I59" t="n">
-        <v>-96.36389</v>
+        <v>-109.50992</v>
       </c>
       <c r="J59" t="n">
-        <v>-10</v>
+        <v>10</v>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>CLL</t>
+          <t>VEL</t>
         </is>
       </c>
       <c r="M59" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="N59" t="n">
-        <v>-1</v>
+        <v>9</v>
       </c>
       <c r="O59" t="n">
-        <v>-10</v>
+        <v>10</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>POINT (-96.36389 30.58806)</t>
+          <t>POINT (-109.50992 40.44092)</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>KSHV</t>
+          <t>KCLL</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>2026-07-09T00:00:00</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="H60" t="n">
-        <v>32.4472</v>
+        <v>30.58806</v>
       </c>
       <c r="I60" t="n">
-        <v>-93.8244</v>
+        <v>-96.36389</v>
       </c>
       <c r="J60" t="n">
         <v>-10</v>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>SHV</t>
+          <t>CLL</t>
         </is>
       </c>
       <c r="M60" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N60" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="O60" t="n">
         <v>-10</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>POINT (-93.8244 32.4472)</t>
+          <t>POINT (-96.36389 30.58806)</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>KEAU</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
@@ -4698,674 +4698,674 @@
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>EAU</t>
         </is>
       </c>
       <c r="M61" t="n">
         <v>2</v>
       </c>
       <c r="N61" t="n">
         <v>-1</v>
       </c>
       <c r="O61" t="n">
         <v>10</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
           <t>POINT (-91.48426 44.8658)</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>KCPR</t>
+          <t>KDGW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="H62" t="n">
-        <v>42.908</v>
+        <v>42.79719</v>
       </c>
       <c r="I62" t="n">
-        <v>-106.46442</v>
+        <v>-105.38583</v>
       </c>
       <c r="J62" t="n">
         <v>10</v>
       </c>
       <c r="K62" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>CPR</t>
+          <t>DGW</t>
         </is>
       </c>
       <c r="M62" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="N62" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="O62" t="n">
         <v>10</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>POINT (-106.46442 42.908)</t>
+          <t>POINT (-105.38583 42.79719)</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>KDGW</t>
+          <t>KAUS</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>2026-07-07T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H63" t="n">
-        <v>42.79719</v>
+        <v>30.1945278</v>
       </c>
       <c r="I63" t="n">
-        <v>-105.38583</v>
+        <v>-97.6698889</v>
       </c>
       <c r="J63" t="n">
-        <v>10</v>
+        <v>-10</v>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>DGW</t>
+          <t>AUS</t>
         </is>
       </c>
       <c r="M63" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="N63" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="O63" t="n">
-        <v>10</v>
+        <v>-10</v>
       </c>
       <c r="P63" t="inlineStr">
         <is>
-          <t>POINT (-105.38583 42.79719)</t>
+          <t>POINT (-97.6698889 30.1945278)</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>KCUT</t>
+          <t>KCPR</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H64" t="n">
-        <v>43.73306</v>
+        <v>42.908</v>
       </c>
       <c r="I64" t="n">
-        <v>-103.61139</v>
+        <v>-106.46442</v>
       </c>
       <c r="J64" t="n">
         <v>10</v>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>CUT</t>
+          <t>CPR</t>
         </is>
       </c>
       <c r="M64" t="n">
-        <v>-1</v>
+        <v>10</v>
       </c>
       <c r="N64" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="O64" t="n">
         <v>10</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>POINT (-103.61139 43.73306)</t>
+          <t>POINT (-106.46442 42.908)</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>KVEL</t>
+          <t>KICR</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>2026-07-07T00:00:00</t>
+          <t>2026-07-06T00:00:00</t>
         </is>
       </c>
       <c r="H65" t="n">
-        <v>40.44092</v>
+        <v>43.39026</v>
       </c>
       <c r="I65" t="n">
-        <v>-109.50992</v>
+        <v>-99.84217</v>
       </c>
       <c r="J65" t="n">
         <v>10</v>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>VEL</t>
+          <t>ICR</t>
         </is>
       </c>
       <c r="M65" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="N65" t="n">
         <v>9</v>
       </c>
       <c r="O65" t="n">
         <v>10</v>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>POINT (-109.50992 40.44092)</t>
+          <t>POINT (-99.84217 43.39026)</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>KOMA</t>
+          <t>PYAK</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H66" t="n">
-        <v>41.31028</v>
+        <v>59.5033</v>
       </c>
       <c r="I66" t="n">
-        <v>-95.89917</v>
+        <v>-139.6602</v>
       </c>
       <c r="J66" t="n">
-        <v>9</v>
+        <v>-10</v>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>OMA</t>
+          <t>YAK</t>
         </is>
       </c>
       <c r="M66" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="N66" t="n">
-        <v>4</v>
+        <v>-3</v>
       </c>
       <c r="O66" t="n">
-        <v>9</v>
+        <v>-10</v>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>POINT (-95.89917 41.31028)</t>
+          <t>POINT (-139.6602 59.5033)</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>PANC</t>
+          <t>KPSX</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H67" t="n">
-        <v>61.16972</v>
+        <v>28.73</v>
       </c>
       <c r="I67" t="n">
-        <v>-150.02611</v>
+        <v>-96.25</v>
       </c>
       <c r="J67" t="n">
         <v>-9</v>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>ANC</t>
+          <t>PSX</t>
         </is>
       </c>
       <c r="M67" t="n">
-        <v>-8</v>
+        <v>3</v>
       </c>
       <c r="N67" t="n">
-        <v>-11</v>
+        <v>3</v>
       </c>
       <c r="O67" t="n">
         <v>-9</v>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>POINT (-150.02611 61.16972)</t>
+          <t>POINT (-96.25 28.73)</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>KLWD</t>
+          <t>PBET</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
-      <c r="E68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H68" t="n">
-        <v>40.630636</v>
+        <v>60.7858</v>
       </c>
       <c r="I68" t="n">
-        <v>-93.90046700000001</v>
+        <v>-161.826</v>
       </c>
       <c r="J68" t="n">
-        <v>9</v>
+        <v>-9</v>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>LWD</t>
+          <t>BET</t>
         </is>
       </c>
       <c r="M68" t="n">
-        <v>9</v>
+        <v>-2</v>
       </c>
       <c r="N68" t="n">
-        <v>5</v>
+        <v>-9</v>
       </c>
       <c r="O68" t="n">
-        <v>9</v>
+        <v>-9</v>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>POINT (-93.900467 40.630636)</t>
+          <t>POINT (-161.826 60.7858)</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>PBET</t>
+          <t>PMCG</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
+          <t>2026-06-24T00:00:00</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
-      <c r="D69" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E69" t="inlineStr">
+      <c r="F69" t="inlineStr">
         <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
-      <c r="F69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H69" t="n">
-        <v>60.7858</v>
+        <v>62.92278</v>
       </c>
       <c r="I69" t="n">
-        <v>-161.826</v>
+        <v>-155.607</v>
       </c>
       <c r="J69" t="n">
         <v>-9</v>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>BET</t>
+          <t>MCG</t>
         </is>
       </c>
       <c r="M69" t="n">
-        <v>-2</v>
+        <v>-9</v>
       </c>
       <c r="N69" t="n">
-        <v>-9</v>
+        <v>-25</v>
       </c>
       <c r="O69" t="n">
         <v>-9</v>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>POINT (-161.826 60.7858)</t>
+          <t>POINT (-155.607 62.92278)</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>PMCG</t>
+          <t>KEST</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>2026-06-24T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-04T00:00:00</t>
         </is>
       </c>
       <c r="H70" t="n">
-        <v>62.92278</v>
+        <v>43.400849</v>
       </c>
       <c r="I70" t="n">
-        <v>-155.607</v>
+        <v>-94.747643</v>
       </c>
       <c r="J70" t="n">
-        <v>-9</v>
+        <v>9</v>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>MCG</t>
+          <t>EST</t>
         </is>
       </c>
       <c r="M70" t="n">
-        <v>-9</v>
+        <v>15</v>
       </c>
       <c r="N70" t="n">
-        <v>-25</v>
+        <v>-1</v>
       </c>
       <c r="O70" t="n">
-        <v>-9</v>
+        <v>9</v>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>POINT (-155.607 62.92278)</t>
+          <t>POINT (-94.747643 43.400849)</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>KATT</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
@@ -5398,2284 +5398,2284 @@
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>ATT</t>
         </is>
       </c>
       <c r="M71" t="n">
         <v>3</v>
       </c>
       <c r="N71" t="n">
         <v>3</v>
       </c>
       <c r="O71" t="n">
         <v>-9</v>
       </c>
       <c r="P71" t="inlineStr">
         <is>
           <t>POINT (-97.76012 30.32075)</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>KCID</t>
+          <t>KODX</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H72" t="n">
-        <v>41.882899</v>
+        <v>41.62361</v>
       </c>
       <c r="I72" t="n">
-        <v>-91.724588</v>
+        <v>-98.95166999999999</v>
       </c>
       <c r="J72" t="n">
         <v>9</v>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>CID</t>
+          <t>ODX</t>
         </is>
       </c>
       <c r="M72" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="N72" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="O72" t="n">
         <v>9</v>
       </c>
       <c r="P72" t="inlineStr">
         <is>
-          <t>POINT (-91.724588 41.882899)</t>
+          <t>POINT (-98.95167 41.62361)</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>KPSX</t>
+          <t>KBFF</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H73" t="n">
-        <v>28.73</v>
+        <v>41.87403</v>
       </c>
       <c r="I73" t="n">
-        <v>-96.25</v>
+        <v>-103.59564</v>
       </c>
       <c r="J73" t="n">
-        <v>-9</v>
+        <v>9</v>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>PSX</t>
+          <t>BFF</t>
         </is>
       </c>
       <c r="M73" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="N73" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="O73" t="n">
-        <v>-9</v>
+        <v>9</v>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>POINT (-96.25 28.73)</t>
+          <t>POINT (-103.59564 41.87403)</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>KBFF</t>
+          <t>KBRO</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
+          <t>2026-07-12T00:00:00</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="H74" t="n">
-        <v>41.87403</v>
+        <v>25.91461</v>
       </c>
       <c r="I74" t="n">
-        <v>-103.59564</v>
+        <v>-97.42313</v>
       </c>
       <c r="J74" t="n">
         <v>9</v>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>BFF</t>
+          <t>BRO</t>
         </is>
       </c>
       <c r="M74" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="N74" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="O74" t="n">
         <v>9</v>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>POINT (-103.59564 41.87403)</t>
+          <t>POINT (-97.42313 25.91461)</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>KBRO</t>
+          <t>KGEY</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H75" t="n">
-        <v>25.91461</v>
+        <v>44.51682</v>
       </c>
       <c r="I75" t="n">
-        <v>-97.42313</v>
+        <v>-108.08282</v>
       </c>
       <c r="J75" t="n">
         <v>9</v>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>BRO</t>
+          <t>GEY</t>
         </is>
       </c>
       <c r="M75" t="n">
+        <v>2</v>
+      </c>
+      <c r="N75" t="n">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="O75" t="n">
         <v>9</v>
       </c>
       <c r="P75" t="inlineStr">
         <is>
-          <t>POINT (-97.42313 25.91461)</t>
+          <t>POINT (-108.08282 44.51682)</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>KEST</t>
+          <t>KHRL</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>2026-07-04T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="H76" t="n">
-        <v>43.400849</v>
+        <v>26.2285</v>
       </c>
       <c r="I76" t="n">
-        <v>-94.747643</v>
+        <v>-97.65439000000001</v>
       </c>
       <c r="J76" t="n">
         <v>9</v>
       </c>
       <c r="K76" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>HRL</t>
         </is>
       </c>
       <c r="M76" t="n">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="N76" t="n">
-        <v>-1</v>
+        <v>8</v>
       </c>
       <c r="O76" t="n">
         <v>9</v>
       </c>
       <c r="P76" t="inlineStr">
         <is>
-          <t>POINT (-94.747643 43.400849)</t>
+          <t>POINT (-97.65439 26.2285)</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>KDEN</t>
+          <t>KROW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
           <t>2026-07-11T00:00:00</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D77" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
-      <c r="E77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="H77" t="n">
-        <v>39.8328</v>
+        <v>33.3</v>
       </c>
       <c r="I77" t="n">
-        <v>-104.6575</v>
+        <v>-104.53</v>
       </c>
       <c r="J77" t="n">
-        <v>9</v>
+        <v>-9</v>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>DEN</t>
+          <t>ROW</t>
         </is>
       </c>
       <c r="M77" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="N77" t="n">
-        <v>8</v>
+        <v>-8</v>
       </c>
       <c r="O77" t="n">
-        <v>9</v>
+        <v>-9</v>
       </c>
       <c r="P77" t="inlineStr">
         <is>
-          <t>POINT (-104.6575 39.8328)</t>
+          <t>POINT (-104.53 33.3)</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>KDHT</t>
+          <t>KVCT</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
-      <c r="D78" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H78" t="n">
-        <v>36.02259</v>
+        <v>28.8614</v>
       </c>
       <c r="I78" t="n">
-        <v>-102.54728</v>
+        <v>-96.9303</v>
       </c>
       <c r="J78" t="n">
         <v>-9</v>
       </c>
       <c r="K78" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>DHT</t>
+          <t>VCT</t>
         </is>
       </c>
       <c r="M78" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="N78" t="n">
-        <v>-9</v>
+        <v>-1</v>
       </c>
       <c r="O78" t="n">
         <v>-9</v>
       </c>
       <c r="P78" t="inlineStr">
         <is>
-          <t>POINT (-102.54728 36.02259)</t>
+          <t>POINT (-96.9303 28.8614)</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>KMCN</t>
+          <t>KOAX</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H79" t="n">
-        <v>32.69285</v>
+        <v>41.32</v>
       </c>
       <c r="I79" t="n">
-        <v>-83.64921</v>
+        <v>-96.36</v>
       </c>
       <c r="J79" t="n">
-        <v>-9</v>
+        <v>9</v>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>MCN</t>
+          <t>OAX</t>
         </is>
       </c>
       <c r="M79" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="N79" t="n">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="O79" t="n">
-        <v>-9</v>
+        <v>9</v>
       </c>
       <c r="P79" t="inlineStr">
         <is>
-          <t>POINT (-83.64921 32.69285)</t>
+          <t>POINT (-96.36 41.32)</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>KMFE</t>
+          <t>KAMW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H80" t="n">
-        <v>26.17583</v>
+        <v>41.990439</v>
       </c>
       <c r="I80" t="n">
-        <v>-98.23860999999999</v>
+        <v>-93.618515</v>
       </c>
       <c r="J80" t="n">
         <v>9</v>
       </c>
       <c r="K80" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>MFE</t>
+          <t>AMW</t>
         </is>
       </c>
       <c r="M80" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="N80" t="n">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="O80" t="n">
         <v>9</v>
       </c>
       <c r="P80" t="inlineStr">
         <is>
-          <t>POINT (-98.23861 26.17583)</t>
+          <t>POINT (-93.618515 41.990439)</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>KGEY</t>
+          <t>KDHT</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H81" t="n">
-        <v>44.51682</v>
+        <v>36.02259</v>
       </c>
       <c r="I81" t="n">
-        <v>-108.08282</v>
+        <v>-102.54728</v>
       </c>
       <c r="J81" t="n">
+        <v>-9</v>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>DHT</t>
+        </is>
+      </c>
+      <c r="M81" t="n">
         <v>9</v>
       </c>
-      <c r="K81" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="N81" t="n">
-        <v>6</v>
+        <v>-9</v>
       </c>
       <c r="O81" t="n">
-        <v>9</v>
+        <v>-9</v>
       </c>
       <c r="P81" t="inlineStr">
         <is>
-          <t>POINT (-108.08282 44.51682)</t>
+          <t>POINT (-102.54728 36.02259)</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>KROW</t>
+          <t>KDEN</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
-      <c r="F82" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H82" t="n">
-        <v>33.3</v>
+        <v>39.8328</v>
       </c>
       <c r="I82" t="n">
-        <v>-104.53</v>
+        <v>-104.6575</v>
       </c>
       <c r="J82" t="n">
-        <v>-9</v>
+        <v>9</v>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>ROW</t>
+          <t>DEN</t>
         </is>
       </c>
       <c r="M82" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="N82" t="n">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="O82" t="n">
-        <v>-9</v>
+        <v>9</v>
       </c>
       <c r="P82" t="inlineStr">
         <is>
-          <t>POINT (-104.53 33.3)</t>
+          <t>POINT (-104.6575 39.8328)</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>KHRL</t>
+          <t>KMCN</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
-      <c r="E83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H83" t="n">
-        <v>26.2285</v>
+        <v>32.69285</v>
       </c>
       <c r="I83" t="n">
-        <v>-97.65439000000001</v>
+        <v>-83.64921</v>
       </c>
       <c r="J83" t="n">
-        <v>9</v>
+        <v>-9</v>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>HRL</t>
+          <t>MCN</t>
         </is>
       </c>
       <c r="M83" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="N83" t="n">
-        <v>8</v>
+        <v>-3</v>
       </c>
       <c r="O83" t="n">
-        <v>9</v>
+        <v>-9</v>
       </c>
       <c r="P83" t="inlineStr">
         <is>
-          <t>POINT (-97.65439 26.2285)</t>
+          <t>POINT (-83.64921 32.69285)</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>KVCT</t>
+          <t>KCID</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H84" t="n">
-        <v>28.8614</v>
+        <v>41.882899</v>
       </c>
       <c r="I84" t="n">
-        <v>-96.9303</v>
+        <v>-91.724588</v>
       </c>
       <c r="J84" t="n">
-        <v>-9</v>
+        <v>9</v>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>VCT</t>
+          <t>CID</t>
         </is>
       </c>
       <c r="M84" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N84" t="n">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="O84" t="n">
-        <v>-9</v>
+        <v>9</v>
       </c>
       <c r="P84" t="inlineStr">
         <is>
-          <t>POINT (-96.9303 28.8614)</t>
+          <t>POINT (-91.724588 41.882899)</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>KOAX</t>
+          <t>KOMA</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H85" t="n">
-        <v>41.32</v>
+        <v>41.31028</v>
       </c>
       <c r="I85" t="n">
-        <v>-96.36</v>
+        <v>-95.89917</v>
       </c>
       <c r="J85" t="n">
         <v>9</v>
       </c>
       <c r="K85" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>OAX</t>
+          <t>OMA</t>
         </is>
       </c>
       <c r="M85" t="n">
         <v>10</v>
       </c>
       <c r="N85" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O85" t="n">
         <v>9</v>
       </c>
       <c r="P85" t="inlineStr">
         <is>
-          <t>POINT (-96.36 41.32)</t>
+          <t>POINT (-95.89917 41.31028)</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>KODX</t>
+          <t>PANC</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
-      <c r="E86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H86" t="n">
-        <v>41.62361</v>
+        <v>61.16972</v>
       </c>
       <c r="I86" t="n">
-        <v>-98.95166999999999</v>
+        <v>-150.02611</v>
       </c>
       <c r="J86" t="n">
-        <v>9</v>
+        <v>-9</v>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>ODX</t>
+          <t>ANC</t>
         </is>
       </c>
       <c r="M86" t="n">
-        <v>9</v>
+        <v>-8</v>
       </c>
       <c r="N86" t="n">
-        <v>1</v>
+        <v>-11</v>
       </c>
       <c r="O86" t="n">
-        <v>9</v>
+        <v>-9</v>
       </c>
       <c r="P86" t="inlineStr">
         <is>
-          <t>POINT (-98.95167 41.62361)</t>
+          <t>POINT (-150.02611 61.16972)</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>KAMW</t>
+          <t>KMFE</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="H87" t="n">
-        <v>41.990439</v>
+        <v>26.17583</v>
       </c>
       <c r="I87" t="n">
-        <v>-93.618515</v>
+        <v>-98.23860999999999</v>
       </c>
       <c r="J87" t="n">
         <v>9</v>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>AMW</t>
+          <t>MFE</t>
         </is>
       </c>
       <c r="M87" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="N87" t="n">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="O87" t="n">
         <v>9</v>
       </c>
       <c r="P87" t="inlineStr">
         <is>
-          <t>POINT (-93.618515 41.990439)</t>
+          <t>POINT (-98.23861 26.17583)</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>PYAK</t>
+          <t>KLWD</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H88" t="n">
-        <v>59.5033</v>
+        <v>40.630636</v>
       </c>
       <c r="I88" t="n">
-        <v>-139.6602</v>
+        <v>-93.90046700000001</v>
       </c>
       <c r="J88" t="n">
-        <v>-9</v>
+        <v>9</v>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>YAK</t>
+          <t>LWD</t>
         </is>
       </c>
       <c r="M88" t="n">
-        <v>-7</v>
+        <v>9</v>
       </c>
       <c r="N88" t="n">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="O88" t="n">
-        <v>-9</v>
+        <v>9</v>
       </c>
       <c r="P88" t="inlineStr">
         <is>
-          <t>POINT (-139.6602 59.5033)</t>
+          <t>POINT (-93.900467 40.630636)</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>KMAF</t>
+          <t>KIND</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H89" t="n">
-        <v>31.9425</v>
+        <v>39.70841</v>
       </c>
       <c r="I89" t="n">
-        <v>-102.18917</v>
+        <v>-86.30482000000001</v>
       </c>
       <c r="J89" t="n">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>MAF</t>
+          <t>IND</t>
         </is>
       </c>
       <c r="M89" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="N89" t="n">
-        <v>-11</v>
+        <v>6</v>
       </c>
       <c r="O89" t="n">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="P89" t="inlineStr">
         <is>
-          <t>POINT (-102.18917 31.9425)</t>
+          <t>POINT (-86.30482 39.70841)</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>KABI</t>
+          <t>KBRL</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H90" t="n">
-        <v>32.41131</v>
+        <v>40.772929</v>
       </c>
       <c r="I90" t="n">
-        <v>-99.68189</v>
+        <v>-91.125494</v>
       </c>
       <c r="J90" t="n">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>ABI</t>
+          <t>BRL</t>
         </is>
       </c>
       <c r="M90" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="N90" t="n">
-        <v>-6</v>
+        <v>6</v>
       </c>
       <c r="O90" t="n">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="P90" t="inlineStr">
         <is>
-          <t>POINT (-99.68189 32.41131)</t>
+          <t>POINT (-91.125494 40.772929)</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>KIND</t>
+          <t>KBGD</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
           <t>2026-07-11T00:00:00</t>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="H91" t="n">
-        <v>39.70841</v>
+        <v>35.70089</v>
       </c>
       <c r="I91" t="n">
-        <v>-86.30482000000001</v>
+        <v>-101.39366</v>
       </c>
       <c r="J91" t="n">
-        <v>8</v>
+        <v>-8</v>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>IND</t>
+          <t>BGD</t>
         </is>
       </c>
       <c r="M91" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="N91" t="n">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="O91" t="n">
-        <v>8</v>
+        <v>-8</v>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t>POINT (-86.30482 39.70841)</t>
+          <t>POINT (-101.39366 35.70089)</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>KSBA</t>
+          <t>KMGM</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
           <t>2026-07-11T00:00:00</t>
         </is>
       </c>
-      <c r="E92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>2026-04-25T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H92" t="n">
-        <v>34.42611</v>
+        <v>32.30064</v>
       </c>
       <c r="I92" t="n">
-        <v>-119.84361</v>
+        <v>-86.39397</v>
       </c>
       <c r="J92" t="n">
-        <v>8</v>
+        <v>-8</v>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>SBA</t>
+          <t>MGM</t>
         </is>
       </c>
       <c r="M92" t="n">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="N92" t="n">
-        <v>9</v>
+        <v>-2</v>
       </c>
       <c r="O92" t="n">
-        <v>8</v>
+        <v>-8</v>
       </c>
       <c r="P92" t="inlineStr">
         <is>
-          <t>POINT (-119.84361 34.42611)</t>
+          <t>POINT (-86.39397 32.30064)</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>KSNA</t>
+          <t>KSPS</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
           <t>2026-07-11T00:00:00</t>
         </is>
       </c>
-      <c r="E93" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>2026-05-29T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H93" t="n">
-        <v>33.67567</v>
+        <v>33.9786</v>
       </c>
       <c r="I93" t="n">
-        <v>-117.86822</v>
+        <v>-98.4928</v>
       </c>
       <c r="J93" t="n">
-        <v>8</v>
+        <v>-8</v>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>SNA</t>
+          <t>SPS</t>
         </is>
       </c>
       <c r="M93" t="n">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="N93" t="n">
-        <v>7</v>
+        <v>-1</v>
       </c>
       <c r="O93" t="n">
-        <v>8</v>
+        <v>-8</v>
       </c>
       <c r="P93" t="inlineStr">
         <is>
-          <t>POINT (-117.86822 33.67567)</t>
+          <t>POINT (-98.4928 33.9786)</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>KLBF</t>
+          <t>KSBA</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-04-25T00:00:00</t>
         </is>
       </c>
       <c r="H94" t="n">
-        <v>41.12</v>
+        <v>34.42611</v>
       </c>
       <c r="I94" t="n">
-        <v>-100.67</v>
+        <v>-119.84361</v>
       </c>
       <c r="J94" t="n">
         <v>8</v>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>LBF</t>
+          <t>SBA</t>
         </is>
       </c>
       <c r="M94" t="n">
-        <v>10</v>
+        <v>85</v>
       </c>
       <c r="N94" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="O94" t="n">
         <v>8</v>
       </c>
       <c r="P94" t="inlineStr">
         <is>
-          <t>POINT (-100.67 41.12)</t>
+          <t>POINT (-119.84361 34.42611)</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>KBRL</t>
+          <t>KCDS</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
           <t>2026-07-11T00:00:00</t>
         </is>
       </c>
-      <c r="E95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H95" t="n">
-        <v>40.772929</v>
+        <v>34.43389</v>
       </c>
       <c r="I95" t="n">
-        <v>-91.125494</v>
+        <v>-100.28806</v>
       </c>
       <c r="J95" t="n">
-        <v>8</v>
+        <v>-8</v>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>BRL</t>
+          <t>CDS</t>
         </is>
       </c>
       <c r="M95" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="N95" t="n">
-        <v>6</v>
+        <v>-7</v>
       </c>
       <c r="O95" t="n">
-        <v>8</v>
+        <v>-8</v>
       </c>
       <c r="P95" t="inlineStr">
         <is>
-          <t>POINT (-91.125494 40.772929)</t>
+          <t>POINT (-100.28806 34.43389)</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>KMGM</t>
+          <t>KOKC</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
+          <t>2026-07-14T00:00:00</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>2026-07-11T00:00:00</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="D96" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="H96" t="n">
-        <v>32.30064</v>
+        <v>35.3889</v>
       </c>
       <c r="I96" t="n">
-        <v>-86.39397</v>
+        <v>-97.6006</v>
       </c>
       <c r="J96" t="n">
         <v>-8</v>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>MGM</t>
+          <t>OKC</t>
         </is>
       </c>
       <c r="M96" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N96" t="n">
-        <v>-2</v>
+        <v>-5</v>
       </c>
       <c r="O96" t="n">
         <v>-8</v>
       </c>
       <c r="P96" t="inlineStr">
         <is>
-          <t>POINT (-86.39397 32.30064)</t>
+          <t>POINT (-97.6006 35.3889)</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>KOKC</t>
+          <t>KDHN</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H97" t="n">
-        <v>35.3889</v>
+        <v>31.32</v>
       </c>
       <c r="I97" t="n">
-        <v>-97.6006</v>
+        <v>-85.45</v>
       </c>
       <c r="J97" t="n">
         <v>-8</v>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>OKC</t>
+          <t>DHN</t>
         </is>
       </c>
       <c r="M97" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N97" t="n">
-        <v>-5</v>
+        <v>1</v>
       </c>
       <c r="O97" t="n">
         <v>-8</v>
       </c>
       <c r="P97" t="inlineStr">
         <is>
-          <t>POINT (-97.6006 35.3889)</t>
+          <t>POINT (-85.45 31.32)</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>KOKB</t>
+          <t>KMAF</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
           <t>2026-07-11T00:00:00</t>
         </is>
       </c>
-      <c r="E98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>2026-05-29T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H98" t="n">
-        <v>33.22</v>
+        <v>31.9425</v>
       </c>
       <c r="I98" t="n">
-        <v>-117.35</v>
+        <v>-102.18917</v>
       </c>
       <c r="J98" t="n">
-        <v>8</v>
+        <v>-8</v>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>OKB</t>
+          <t>MAF</t>
         </is>
       </c>
       <c r="M98" t="n">
-        <v>51</v>
+        <v>-1</v>
       </c>
       <c r="N98" t="n">
-        <v>7</v>
+        <v>-11</v>
       </c>
       <c r="O98" t="n">
-        <v>8</v>
+        <v>-8</v>
       </c>
       <c r="P98" t="inlineStr">
         <is>
-          <t>POINT (-117.35 33.22)</t>
+          <t>POINT (-102.18917 31.9425)</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>KSPS</t>
+          <t>KLBF</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H99" t="n">
-        <v>33.9786</v>
+        <v>41.12</v>
       </c>
       <c r="I99" t="n">
-        <v>-98.4928</v>
+        <v>-100.67</v>
       </c>
       <c r="J99" t="n">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>SPS</t>
+          <t>LBF</t>
         </is>
       </c>
       <c r="M99" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="N99" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="O99" t="n">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="P99" t="inlineStr">
         <is>
-          <t>POINT (-98.4928 33.9786)</t>
+          <t>POINT (-100.67 41.12)</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>KCDS</t>
+          <t>KCRQ</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-06-28T00:00:00</t>
         </is>
       </c>
       <c r="H100" t="n">
-        <v>34.43389</v>
+        <v>33.13</v>
       </c>
       <c r="I100" t="n">
-        <v>-100.28806</v>
+        <v>-117.28</v>
       </c>
       <c r="J100" t="n">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>CDS</t>
+          <t>CRQ</t>
         </is>
       </c>
       <c r="M100" t="n">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="N100" t="n">
-        <v>-7</v>
+        <v>9</v>
       </c>
       <c r="O100" t="n">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="P100" t="inlineStr">
         <is>
-          <t>POINT (-100.28806 34.43389)</t>
+          <t>POINT (-117.28 33.13)</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>KBGD</t>
+          <t>KSNA</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-05-29T00:00:00</t>
         </is>
       </c>
       <c r="H101" t="n">
-        <v>35.70089</v>
+        <v>33.67567</v>
       </c>
       <c r="I101" t="n">
-        <v>-101.39366</v>
+        <v>-117.86822</v>
       </c>
       <c r="J101" t="n">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>BGD</t>
+          <t>SNA</t>
         </is>
       </c>
       <c r="M101" t="n">
+        <v>51</v>
+      </c>
+      <c r="N101" t="n">
         <v>7</v>
       </c>
-      <c r="N101" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="O101" t="n">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="P101" t="inlineStr">
         <is>
-          <t>POINT (-101.39366 35.70089)</t>
+          <t>POINT (-117.86822 33.67567)</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>KCRQ</t>
+          <t>KOKB</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>2026-06-28T00:00:00</t>
+          <t>2026-05-29T00:00:00</t>
         </is>
       </c>
       <c r="H102" t="n">
-        <v>33.13</v>
+        <v>33.22</v>
       </c>
       <c r="I102" t="n">
-        <v>-117.28</v>
+        <v>-117.35</v>
       </c>
       <c r="J102" t="n">
         <v>8</v>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>CRQ</t>
+          <t>OKB</t>
         </is>
       </c>
       <c r="M102" t="n">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="N102" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="O102" t="n">
         <v>8</v>
       </c>
       <c r="P102" t="inlineStr">
         <is>
-          <t>POINT (-117.28 33.13)</t>
+          <t>POINT (-117.35 33.22)</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>KDHN</t>
+          <t>KABI</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H103" t="n">
-        <v>31.32</v>
+        <v>32.41131</v>
       </c>
       <c r="I103" t="n">
-        <v>-85.45</v>
+        <v>-99.68189</v>
       </c>
       <c r="J103" t="n">
         <v>-8</v>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>DHN</t>
+          <t>ABI</t>
         </is>
       </c>
       <c r="M103" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N103" t="n">
-        <v>1</v>
+        <v>-6</v>
       </c>
       <c r="O103" t="n">
         <v>-8</v>
       </c>
       <c r="P103" t="inlineStr">
         <is>
-          <t>POINT (-85.45 31.32)</t>
+          <t>POINT (-99.68189 32.41131)</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>KCKV</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>2026-07-04T00:00:00</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
@@ -7708,1234 +7708,1234 @@
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
           <t>CKV</t>
         </is>
       </c>
       <c r="M104" t="n">
         <v>-1</v>
       </c>
       <c r="N104" t="n">
         <v>15</v>
       </c>
       <c r="O104" t="n">
         <v>7</v>
       </c>
       <c r="P104" t="inlineStr">
         <is>
           <t>POINT (-87.41495 36.62188)</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>KUIN</t>
+          <t>KFHM</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-03-31T00:00:00</t>
         </is>
       </c>
       <c r="H105" t="n">
-        <v>39.94285</v>
+        <v>34.0697134</v>
       </c>
       <c r="I105" t="n">
-        <v>-91.19458</v>
+        <v>-118.24296</v>
       </c>
       <c r="J105" t="n">
         <v>7</v>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>UIN</t>
+          <t>FHM</t>
         </is>
       </c>
       <c r="M105" t="n">
-        <v>1</v>
+        <v>110</v>
       </c>
       <c r="N105" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="O105" t="n">
         <v>7</v>
       </c>
       <c r="P105" t="inlineStr">
         <is>
-          <t>POINT (-91.19458 39.94285)</t>
+          <t>POINT (-118.24296 34.0697134)</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>KFHM</t>
+          <t>KUIN</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>2026-03-31T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H106" t="n">
-        <v>34.0697134</v>
+        <v>39.94285</v>
       </c>
       <c r="I106" t="n">
-        <v>-118.24296</v>
+        <v>-91.19458</v>
       </c>
       <c r="J106" t="n">
         <v>7</v>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>FHM</t>
+          <t>UIN</t>
         </is>
       </c>
       <c r="M106" t="n">
-        <v>110</v>
+        <v>1</v>
       </c>
       <c r="N106" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="O106" t="n">
         <v>7</v>
       </c>
       <c r="P106" t="inlineStr">
         <is>
-          <t>POINT (-118.24296 34.0697134)</t>
+          <t>POINT (-91.19458 39.94285)</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>KOLS</t>
+          <t>KARR</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
+          <t>2026-07-13T00:00:00</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>2026-07-11T00:00:00</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H107" t="n">
-        <v>31.4208</v>
+        <v>41.77</v>
       </c>
       <c r="I107" t="n">
-        <v>-110.8458</v>
+        <v>-88.48</v>
       </c>
       <c r="J107" t="n">
-        <v>-7</v>
+        <v>7</v>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>OLS</t>
+          <t>ARR</t>
         </is>
       </c>
       <c r="M107" t="n">
-        <v>-9</v>
+        <v>-1</v>
       </c>
       <c r="N107" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="O107" t="n">
-        <v>-7</v>
+        <v>7</v>
       </c>
       <c r="P107" t="inlineStr">
         <is>
-          <t>POINT (-110.8458 31.4208)</t>
+          <t>POINT (-88.48 41.77)</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>KDEW</t>
+          <t>KSAN</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-05-29T00:00:00</t>
         </is>
       </c>
       <c r="H108" t="n">
-        <v>47.96889</v>
+        <v>32.73392</v>
       </c>
       <c r="I108" t="n">
-        <v>-117.42111</v>
+        <v>-117.18449</v>
       </c>
       <c r="J108" t="n">
         <v>7</v>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>DEW</t>
+          <t>SAN</t>
         </is>
       </c>
       <c r="M108" t="n">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="N108" t="n">
-        <v>-1</v>
+        <v>8</v>
       </c>
       <c r="O108" t="n">
         <v>7</v>
       </c>
       <c r="P108" t="inlineStr">
         <is>
-          <t>POINT (-117.42111 47.96889)</t>
+          <t>POINT (-117.18449 32.73392)</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>KOTM</t>
+          <t>KELP</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
           <t>2026-07-12T00:00:00</t>
         </is>
       </c>
-      <c r="E109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H109" t="n">
-        <v>41.100793</v>
+        <v>31.81111</v>
       </c>
       <c r="I109" t="n">
-        <v>-92.444592</v>
+        <v>-106.37583</v>
       </c>
       <c r="J109" t="n">
-        <v>7</v>
+        <v>-7</v>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>OTM</t>
+          <t>ELP</t>
         </is>
       </c>
       <c r="M109" t="n">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="N109" t="n">
-        <v>4</v>
+        <v>-7</v>
       </c>
       <c r="O109" t="n">
-        <v>7</v>
+        <v>-7</v>
       </c>
       <c r="P109" t="inlineStr">
         <is>
-          <t>POINT (-92.444592 41.100793)</t>
+          <t>POINT (-106.37583 31.81111)</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>KLBB</t>
+          <t>KDAB</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H110" t="n">
-        <v>33.66364</v>
+        <v>29.17992</v>
       </c>
       <c r="I110" t="n">
-        <v>-101.82278</v>
+        <v>-81.05806</v>
       </c>
       <c r="J110" t="n">
-        <v>-7</v>
+        <v>7</v>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>LBB</t>
+          <t>DAB</t>
         </is>
       </c>
       <c r="M110" t="n">
+        <v>-1</v>
+      </c>
+      <c r="N110" t="n">
+        <v>1</v>
+      </c>
+      <c r="O110" t="n">
         <v>7</v>
       </c>
-      <c r="N110" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P110" t="inlineStr">
         <is>
-          <t>POINT (-101.82278 33.66364)</t>
+          <t>POINT (-81.05806 29.17992)</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>KDAB</t>
+          <t>KOLS</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
           <t>2026-07-12T00:00:00</t>
         </is>
       </c>
-      <c r="E111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H111" t="n">
-        <v>29.17992</v>
+        <v>31.4208</v>
       </c>
       <c r="I111" t="n">
-        <v>-81.05806</v>
+        <v>-110.8458</v>
       </c>
       <c r="J111" t="n">
-        <v>7</v>
+        <v>-7</v>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>DAB</t>
+          <t>OLS</t>
         </is>
       </c>
       <c r="M111" t="n">
-        <v>-1</v>
+        <v>-9</v>
       </c>
       <c r="N111" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O111" t="n">
-        <v>7</v>
+        <v>-7</v>
       </c>
       <c r="P111" t="inlineStr">
         <is>
-          <t>POINT (-81.05806 29.17992)</t>
+          <t>POINT (-110.8458 31.4208)</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>KELP</t>
+          <t>KOTM</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
           <t>2026-07-12T00:00:00</t>
         </is>
       </c>
-      <c r="D112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H112" t="n">
-        <v>31.81111</v>
+        <v>41.100793</v>
       </c>
       <c r="I112" t="n">
-        <v>-106.37583</v>
+        <v>-92.444592</v>
       </c>
       <c r="J112" t="n">
-        <v>-7</v>
+        <v>7</v>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>ELP</t>
+          <t>OTM</t>
         </is>
       </c>
       <c r="M112" t="n">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="N112" t="n">
-        <v>-7</v>
+        <v>4</v>
       </c>
       <c r="O112" t="n">
-        <v>-7</v>
+        <v>7</v>
       </c>
       <c r="P112" t="inlineStr">
         <is>
-          <t>POINT (-106.37583 31.81111)</t>
+          <t>POINT (-92.444592 41.100793)</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>KSAN</t>
+          <t>KIRK</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>2026-05-29T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H113" t="n">
-        <v>32.73392</v>
+        <v>40.09722</v>
       </c>
       <c r="I113" t="n">
-        <v>-117.18449</v>
+        <v>-92.54333</v>
       </c>
       <c r="J113" t="n">
         <v>7</v>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>SAN</t>
+          <t>IRK</t>
         </is>
       </c>
       <c r="M113" t="n">
-        <v>51</v>
+        <v>1</v>
       </c>
       <c r="N113" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="O113" t="n">
         <v>7</v>
       </c>
       <c r="P113" t="inlineStr">
         <is>
-          <t>POINT (-117.18449 32.73392)</t>
+          <t>POINT (-92.54333 40.09722)</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>KGLS</t>
+          <t>KDEW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="H114" t="n">
-        <v>29.26533</v>
+        <v>47.96889</v>
       </c>
       <c r="I114" t="n">
-        <v>-94.86042</v>
+        <v>-117.42111</v>
       </c>
       <c r="J114" t="n">
-        <v>-7</v>
+        <v>7</v>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>GLS</t>
+          <t>DEW</t>
         </is>
       </c>
       <c r="M114" t="n">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="N114" t="n">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="O114" t="n">
-        <v>-7</v>
+        <v>7</v>
       </c>
       <c r="P114" t="inlineStr">
         <is>
-          <t>POINT (-94.86042 29.26533)</t>
+          <t>POINT (-117.42111 47.96889)</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>KBUR</t>
+          <t>KFUL</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>2026-04-25T00:00:00</t>
+          <t>2026-05-05T00:00:00</t>
         </is>
       </c>
       <c r="H115" t="n">
-        <v>34.20067</v>
+        <v>33.87</v>
       </c>
       <c r="I115" t="n">
-        <v>-118.35867</v>
+        <v>-117.98</v>
       </c>
       <c r="J115" t="n">
         <v>7</v>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>BUR</t>
+          <t>FUL</t>
         </is>
       </c>
       <c r="M115" t="n">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="N115" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="O115" t="n">
         <v>7</v>
       </c>
       <c r="P115" t="inlineStr">
         <is>
-          <t>POINT (-118.35867 34.20067)</t>
+          <t>POINT (-117.98 33.87)</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>KFUL</t>
+          <t>KCRP</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
+          <t>2026-07-09T00:00:00</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
           <t>2026-07-12T00:00:00</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>2026-05-05T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="H116" t="n">
-        <v>33.87</v>
+        <v>27.77306</v>
       </c>
       <c r="I116" t="n">
-        <v>-117.98</v>
+        <v>-97.51278000000001</v>
       </c>
       <c r="J116" t="n">
-        <v>7</v>
+        <v>-7</v>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>FUL</t>
+          <t>CRP</t>
         </is>
       </c>
       <c r="M116" t="n">
-        <v>75</v>
+        <v>8</v>
       </c>
       <c r="N116" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="O116" t="n">
-        <v>7</v>
+        <v>-7</v>
       </c>
       <c r="P116" t="inlineStr">
         <is>
-          <t>POINT (-117.98 33.87)</t>
+          <t>POINT (-97.51278 27.77306)</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>KCRP</t>
+          <t>KGLS</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H117" t="n">
-        <v>27.77306</v>
+        <v>29.26533</v>
       </c>
       <c r="I117" t="n">
-        <v>-97.51278000000001</v>
+        <v>-94.86042</v>
       </c>
       <c r="J117" t="n">
         <v>-7</v>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>CRP</t>
+          <t>GLS</t>
         </is>
       </c>
       <c r="M117" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="N117" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="O117" t="n">
         <v>-7</v>
       </c>
       <c r="P117" t="inlineStr">
         <is>
-          <t>POINT (-97.51278 27.77306)</t>
+          <t>POINT (-94.86042 29.26533)</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>KARR</t>
+          <t>KLBB</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="H118" t="n">
-        <v>41.77</v>
+        <v>33.66364</v>
       </c>
       <c r="I118" t="n">
-        <v>-88.48</v>
+        <v>-101.82278</v>
       </c>
       <c r="J118" t="n">
+        <v>-7</v>
+      </c>
+      <c r="K118" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>LBB</t>
+        </is>
+      </c>
+      <c r="M118" t="n">
         <v>7</v>
       </c>
-      <c r="K118" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="N118" t="n">
-        <v>5</v>
+        <v>-8</v>
       </c>
       <c r="O118" t="n">
-        <v>7</v>
+        <v>-7</v>
       </c>
       <c r="P118" t="inlineStr">
         <is>
-          <t>POINT (-88.48 41.77)</t>
+          <t>POINT (-101.82278 33.66364)</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>KSDM</t>
+          <t>KBUR</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>2026-07-07T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>2026-05-05T00:00:00</t>
+          <t>2026-04-25T00:00:00</t>
         </is>
       </c>
       <c r="H119" t="n">
-        <v>32.57</v>
+        <v>34.20067</v>
       </c>
       <c r="I119" t="n">
-        <v>-116.9</v>
+        <v>-118.35867</v>
       </c>
       <c r="J119" t="n">
         <v>7</v>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>SDM</t>
+          <t>BUR</t>
         </is>
       </c>
       <c r="M119" t="n">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="N119" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="O119" t="n">
         <v>7</v>
       </c>
       <c r="P119" t="inlineStr">
         <is>
-          <t>POINT (-116.9 32.57)</t>
+          <t>POINT (-118.35867 34.20067)</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>KIRK</t>
+          <t>KSDM</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-05-05T00:00:00</t>
         </is>
       </c>
       <c r="H120" t="n">
-        <v>40.09722</v>
+        <v>32.57</v>
       </c>
       <c r="I120" t="n">
-        <v>-92.54333</v>
+        <v>-116.9</v>
       </c>
       <c r="J120" t="n">
         <v>7</v>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>IRK</t>
+          <t>SDM</t>
         </is>
       </c>
       <c r="M120" t="n">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="N120" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="O120" t="n">
         <v>7</v>
       </c>
       <c r="P120" t="inlineStr">
         <is>
-          <t>POINT (-92.54333 40.09722)</t>
+          <t>POINT (-116.9 32.57)</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>KEVV</t>
+          <t>KRNK</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H121" t="n">
-        <v>38.0441</v>
+        <v>37.2</v>
       </c>
       <c r="I121" t="n">
-        <v>-87.5205</v>
+        <v>-80.41</v>
       </c>
       <c r="J121" t="n">
         <v>6</v>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>EVV</t>
+          <t>RNK</t>
         </is>
       </c>
       <c r="M121" t="n">
         <v>-2</v>
       </c>
       <c r="N121" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O121" t="n">
         <v>6</v>
       </c>
       <c r="P121" t="inlineStr">
         <is>
-          <t>POINT (-87.5205 38.0441)</t>
+          <t>POINT (-80.41 37.2)</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>KSBY</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
@@ -8968,324 +8968,324 @@
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>SBY</t>
         </is>
       </c>
       <c r="M122" t="n">
         <v>1</v>
       </c>
       <c r="N122" t="n">
         <v>1</v>
       </c>
       <c r="O122" t="n">
         <v>6</v>
       </c>
       <c r="P122" t="inlineStr">
         <is>
           <t>POINT (-75.5103 38.3405)</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>KDAN</t>
+          <t>KSDF</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H123" t="n">
-        <v>36.57286</v>
+        <v>38.17439</v>
       </c>
       <c r="I123" t="n">
-        <v>-79.33611000000001</v>
+        <v>-85.736</v>
       </c>
       <c r="J123" t="n">
         <v>6</v>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>DAN</t>
+          <t>SDF</t>
         </is>
       </c>
       <c r="M123" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="N123" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="O123" t="n">
         <v>6</v>
       </c>
       <c r="P123" t="inlineStr">
         <is>
-          <t>POINT (-79.33611 36.57286)</t>
+          <t>POINT (-85.736 38.17439)</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>KLOU</t>
+          <t>KTXK</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>2026-06-26T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="H124" t="n">
-        <v>38.228</v>
+        <v>33.45372</v>
       </c>
       <c r="I124" t="n">
-        <v>-85.66372</v>
+        <v>-93.99102999999999</v>
       </c>
       <c r="J124" t="n">
         <v>6</v>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>LOU</t>
+          <t>TXK</t>
         </is>
       </c>
       <c r="M124" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="N124" t="n">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="O124" t="n">
         <v>6</v>
       </c>
       <c r="P124" t="inlineStr">
         <is>
-          <t>POINT (-85.66372 38.228)</t>
+          <t>POINT (-93.99103 33.45372)</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>KLYH</t>
+          <t>KEVV</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H125" t="n">
-        <v>37.3208</v>
+        <v>38.0441</v>
       </c>
       <c r="I125" t="n">
-        <v>-79.2067</v>
+        <v>-87.5205</v>
       </c>
       <c r="J125" t="n">
         <v>6</v>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>LYH</t>
+          <t>EVV</t>
         </is>
       </c>
       <c r="M125" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="N125" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O125" t="n">
         <v>6</v>
       </c>
       <c r="P125" t="inlineStr">
         <is>
-          <t>POINT (-79.2067 37.3208)</t>
+          <t>POINT (-87.5205 38.0441)</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>KSDF</t>
+          <t>KLAX</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
+          <t>2026-07-09T00:00:00</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
           <t>2026-07-13T00:00:00</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-04-26T00:00:00</t>
         </is>
       </c>
       <c r="H126" t="n">
-        <v>38.17439</v>
+        <v>33.93816</v>
       </c>
       <c r="I126" t="n">
-        <v>-85.736</v>
+        <v>-118.38653</v>
       </c>
       <c r="J126" t="n">
         <v>6</v>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>SDF</t>
+          <t>LAX</t>
         </is>
       </c>
       <c r="M126" t="n">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="N126" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="O126" t="n">
         <v>6</v>
       </c>
       <c r="P126" t="inlineStr">
         <is>
-          <t>POINT (-85.736 38.17439)</t>
+          <t>POINT (-118.38653 33.93816)</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>KLEX</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
@@ -9318,9004 +9318,9004 @@
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>LEX</t>
         </is>
       </c>
       <c r="M127" t="n">
         <v>1</v>
       </c>
       <c r="N127" t="n">
         <v>4</v>
       </c>
       <c r="O127" t="n">
         <v>6</v>
       </c>
       <c r="P127" t="inlineStr">
         <is>
           <t>POINT (-84.6058 38.0408)</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>KRNK</t>
+          <t>KDAN</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H128" t="n">
-        <v>37.2</v>
+        <v>36.57286</v>
       </c>
       <c r="I128" t="n">
-        <v>-80.41</v>
+        <v>-79.33611000000001</v>
       </c>
       <c r="J128" t="n">
         <v>6</v>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>RNK</t>
+          <t>DAN</t>
         </is>
       </c>
       <c r="M128" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="N128" t="n">
         <v>4</v>
       </c>
       <c r="O128" t="n">
         <v>6</v>
       </c>
       <c r="P128" t="inlineStr">
         <is>
-          <t>POINT (-80.41 37.2)</t>
+          <t>POINT (-79.33611 36.57286)</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>KTXK</t>
+          <t>KLOU</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-06-26T00:00:00</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H129" t="n">
-        <v>33.45372</v>
+        <v>38.228</v>
       </c>
       <c r="I129" t="n">
-        <v>-93.99102999999999</v>
+        <v>-85.66372</v>
       </c>
       <c r="J129" t="n">
         <v>6</v>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>TXK</t>
+          <t>LOU</t>
         </is>
       </c>
       <c r="M129" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="N129" t="n">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="O129" t="n">
         <v>6</v>
       </c>
       <c r="P129" t="inlineStr">
         <is>
-          <t>POINT (-93.99103 33.45372)</t>
+          <t>POINT (-85.66372 38.228)</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>KLAX</t>
+          <t>KLYH</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>2026-04-26T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H130" t="n">
-        <v>33.93816</v>
+        <v>37.3208</v>
       </c>
       <c r="I130" t="n">
-        <v>-118.38653</v>
+        <v>-79.2067</v>
       </c>
       <c r="J130" t="n">
         <v>6</v>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>LAX</t>
+          <t>LYH</t>
         </is>
       </c>
       <c r="M130" t="n">
-        <v>84</v>
+        <v>-1</v>
       </c>
       <c r="N130" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="O130" t="n">
         <v>6</v>
       </c>
       <c r="P130" t="inlineStr">
         <is>
-          <t>POINT (-118.38653 33.93816)</t>
+          <t>POINT (-79.2067 37.3208)</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>KINW</t>
+          <t>KCUB</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="F131" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H131" t="n">
-        <v>35.02192</v>
+        <v>33.97199</v>
       </c>
       <c r="I131" t="n">
-        <v>-110.72253</v>
+        <v>-80.99377</v>
       </c>
       <c r="J131" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>INW</t>
+          <t>CUB</t>
         </is>
       </c>
       <c r="M131" t="n">
+        <v>5</v>
+      </c>
+      <c r="N131" t="n">
         <v>1</v>
       </c>
-      <c r="N131" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="O131" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="P131" t="inlineStr">
         <is>
-          <t>POINT (-110.72253 35.02192)</t>
+          <t>POINT (-80.99377 33.97199)</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>KEKO</t>
+          <t>KEET</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>2026-07-03T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>2026-07-07T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H132" t="n">
-        <v>40.8242</v>
+        <v>33.18</v>
       </c>
       <c r="I132" t="n">
-        <v>-115.78601</v>
+        <v>-86.78</v>
       </c>
       <c r="J132" t="n">
         <v>5</v>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>EKO</t>
+          <t>EET</t>
         </is>
       </c>
       <c r="M132" t="n">
-        <v>12</v>
+        <v>-1</v>
       </c>
       <c r="N132" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="O132" t="n">
         <v>5</v>
       </c>
       <c r="P132" t="inlineStr">
         <is>
-          <t>POINT (-115.78601 40.8242)</t>
+          <t>POINT (-86.78 33.18)</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>KDMN</t>
+          <t>KJLN</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>2026-07-14T00:00:00</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="D133" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H133" t="n">
-        <v>32.26231</v>
+        <v>37.1522</v>
       </c>
       <c r="I133" t="n">
-        <v>-107.72064</v>
+        <v>-94.4952</v>
       </c>
       <c r="J133" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>DMN</t>
+          <t>JLN</t>
         </is>
       </c>
       <c r="M133" t="n">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="N133" t="n">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="O133" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="P133" t="inlineStr">
         <is>
-          <t>POINT (-107.72064 32.26231)</t>
+          <t>POINT (-94.4952 37.1522)</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>KBBW</t>
+          <t>KGSO</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="H134" t="n">
-        <v>41.43655</v>
+        <v>36.0975</v>
       </c>
       <c r="I134" t="n">
-        <v>-99.63853</v>
+        <v>-79.94361000000001</v>
       </c>
       <c r="J134" t="n">
         <v>5</v>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>BBW</t>
+          <t>GSO</t>
         </is>
       </c>
       <c r="M134" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="N134" t="n">
-        <v>-10</v>
+        <v>4</v>
       </c>
       <c r="O134" t="n">
         <v>5</v>
       </c>
       <c r="P134" t="inlineStr">
         <is>
-          <t>POINT (-99.63853 41.43655)</t>
+          <t>POINT (-79.94361 36.0975)</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>KAPN</t>
+          <t>KPUW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-06-29T00:00:00</t>
         </is>
       </c>
       <c r="H135" t="n">
-        <v>45.07167</v>
+        <v>46.74386</v>
       </c>
       <c r="I135" t="n">
-        <v>-83.56444</v>
+        <v>-117.10958</v>
       </c>
       <c r="J135" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>APN</t>
+          <t>PUW</t>
         </is>
       </c>
       <c r="M135" t="n">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="N135" t="n">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="O135" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="P135" t="inlineStr">
         <is>
-          <t>POINT (-83.56444 45.07167)</t>
+          <t>POINT (-117.10958 46.74386)</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>KMCI</t>
+          <t>KFAY</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
+          <t>2026-07-15T00:00:00</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H136" t="n">
-        <v>39.29761</v>
+        <v>34.99122</v>
       </c>
       <c r="I136" t="n">
-        <v>-94.71391</v>
+        <v>-78.88028</v>
       </c>
       <c r="J136" t="n">
         <v>5</v>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>MCI</t>
+          <t>FAY</t>
         </is>
       </c>
       <c r="M136" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="N136" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O136" t="n">
         <v>5</v>
       </c>
       <c r="P136" t="inlineStr">
         <is>
-          <t>POINT (-94.71391 39.29761)</t>
+          <t>POINT (-78.88028 34.99122)</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>KBOI</t>
+          <t>KSLK</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>2026-07-03T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="E137" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H137" t="n">
-        <v>43.56667</v>
+        <v>44.38531</v>
       </c>
       <c r="I137" t="n">
-        <v>-116.24056</v>
+        <v>-74.20619000000001</v>
       </c>
       <c r="J137" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>BOI</t>
+          <t>SLK</t>
         </is>
       </c>
       <c r="M137" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N137" t="n">
-        <v>16</v>
+        <v>-4</v>
       </c>
       <c r="O137" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="P137" t="inlineStr">
         <is>
-          <t>POINT (-116.24056 43.56667)</t>
+          <t>POINT (-74.20619 44.38531)</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>KHSI</t>
+          <t>KMSS</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="E138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H138" t="n">
-        <v>40.60525</v>
+        <v>44.93583</v>
       </c>
       <c r="I138" t="n">
-        <v>-98.42789</v>
+        <v>-74.84556000000001</v>
       </c>
       <c r="J138" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>HSI</t>
+          <t>MSS</t>
         </is>
       </c>
       <c r="M138" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="N138" t="n">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="O138" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="P138" t="inlineStr">
         <is>
-          <t>POINT (-98.42789 40.60525)</t>
+          <t>POINT (-74.84556 44.93583)</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>KCSV</t>
+          <t>KRDU</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>2026-06-25T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H139" t="n">
-        <v>35.95129</v>
+        <v>35.87764</v>
       </c>
       <c r="I139" t="n">
-        <v>-85.08498</v>
+        <v>-78.78747</v>
       </c>
       <c r="J139" t="n">
         <v>5</v>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>CSV</t>
+          <t>RDU</t>
         </is>
       </c>
       <c r="M139" t="n">
-        <v>-4</v>
+        <v>-2</v>
       </c>
       <c r="N139" t="n">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="O139" t="n">
         <v>5</v>
       </c>
       <c r="P139" t="inlineStr">
         <is>
-          <t>POINT (-85.08498 35.95129)</t>
+          <t>POINT (-78.78747 35.87764)</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>KBTM</t>
+          <t>KGNV</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H140" t="n">
-        <v>45.95481</v>
+        <v>29.6917</v>
       </c>
       <c r="I140" t="n">
-        <v>-112.49747</v>
+        <v>-82.27602</v>
       </c>
       <c r="J140" t="n">
         <v>5</v>
       </c>
       <c r="K140" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>BTM</t>
+          <t>GNV</t>
         </is>
       </c>
       <c r="M140" t="n">
+        <v>-1</v>
+      </c>
+      <c r="N140" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="O140" t="n">
         <v>5</v>
       </c>
       <c r="P140" t="inlineStr">
         <is>
-          <t>POINT (-112.49747 45.95481)</t>
+          <t>POINT (-82.27602 29.6917)</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>KGSP</t>
+          <t>KMSO</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-06-30T00:00:00</t>
         </is>
       </c>
       <c r="H141" t="n">
-        <v>34.88472</v>
+        <v>46.9208</v>
       </c>
       <c r="I141" t="n">
-        <v>-82.22389</v>
+        <v>-114.0925</v>
       </c>
       <c r="J141" t="n">
         <v>5</v>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>GSP</t>
+          <t>MSO</t>
         </is>
       </c>
       <c r="M141" t="n">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="N141" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="O141" t="n">
         <v>5</v>
       </c>
       <c r="P141" t="inlineStr">
         <is>
-          <t>POINT (-82.22389 34.88472)</t>
+          <t>POINT (-114.0925 46.9208)</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>KFLG</t>
+          <t>KAAT</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="H142" t="n">
-        <v>35.14028</v>
+        <v>41.49139</v>
       </c>
       <c r="I142" t="n">
-        <v>-111.67222</v>
+        <v>-120.56444</v>
       </c>
       <c r="J142" t="n">
+        <v>5</v>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>#FF0000</t>
+        </is>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t>AAT</t>
+        </is>
+      </c>
+      <c r="M142" t="n">
+        <v>6</v>
+      </c>
+      <c r="N142" t="n">
         <v>-5</v>
       </c>
-      <c r="K142" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="O142" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="P142" t="inlineStr">
         <is>
-          <t>POINT (-111.67222 35.14028)</t>
+          <t>POINT (-120.56444 41.49139)</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>KMSO</t>
+          <t>KTCS</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="E143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>2026-06-30T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H143" t="n">
-        <v>46.9208</v>
+        <v>33.23667</v>
       </c>
       <c r="I143" t="n">
-        <v>-114.0925</v>
+        <v>-107.26806</v>
       </c>
       <c r="J143" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>MSO</t>
+          <t>TCS</t>
         </is>
       </c>
       <c r="M143" t="n">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="N143" t="n">
-        <v>9</v>
+        <v>-4</v>
       </c>
       <c r="O143" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="P143" t="inlineStr">
         <is>
-          <t>POINT (-114.0925 46.9208)</t>
+          <t>POINT (-107.26806 33.23667)</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>KFLO</t>
+          <t>KMCI</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H144" t="n">
-        <v>34.18536</v>
+        <v>39.29761</v>
       </c>
       <c r="I144" t="n">
-        <v>-79.72389</v>
+        <v>-94.71391</v>
       </c>
       <c r="J144" t="n">
         <v>5</v>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>FLO</t>
+          <t>MCI</t>
         </is>
       </c>
       <c r="M144" t="n">
+        <v>3</v>
+      </c>
+      <c r="N144" t="n">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="O144" t="n">
         <v>5</v>
       </c>
       <c r="P144" t="inlineStr">
         <is>
-          <t>POINT (-79.72389 34.18536)</t>
+          <t>POINT (-94.71391 39.29761)</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>KILM</t>
+          <t>KBOI</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-03T00:00:00</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H145" t="n">
-        <v>34.27</v>
+        <v>43.56667</v>
       </c>
       <c r="I145" t="n">
-        <v>-77.90000000000001</v>
+        <v>-116.24056</v>
       </c>
       <c r="J145" t="n">
         <v>5</v>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>ILM</t>
+          <t>BOI</t>
         </is>
       </c>
       <c r="M145" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N145" t="n">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="O145" t="n">
         <v>5</v>
       </c>
       <c r="P145" t="inlineStr">
         <is>
-          <t>POINT (-77.9 34.27)</t>
+          <t>POINT (-116.24056 43.56667)</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>KCLT</t>
+          <t>KHSI</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H146" t="n">
-        <v>35.22255</v>
+        <v>40.60525</v>
       </c>
       <c r="I146" t="n">
-        <v>-80.95431000000001</v>
+        <v>-98.42789</v>
       </c>
       <c r="J146" t="n">
         <v>5</v>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>CLT</t>
+          <t>HSI</t>
         </is>
       </c>
       <c r="M146" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="N146" t="n">
         <v>4</v>
       </c>
       <c r="O146" t="n">
         <v>5</v>
       </c>
       <c r="P146" t="inlineStr">
         <is>
-          <t>POINT (-80.95431 35.22255)</t>
+          <t>POINT (-98.42789 40.60525)</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>KBYI</t>
+          <t>KJER</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-06-27T00:00:00</t>
         </is>
       </c>
       <c r="H147" t="n">
-        <v>42.5426</v>
+        <v>42.72669</v>
       </c>
       <c r="I147" t="n">
-        <v>-113.77154</v>
+        <v>-114.45664</v>
       </c>
       <c r="J147" t="n">
         <v>5</v>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>BYI</t>
+          <t>JER</t>
         </is>
       </c>
       <c r="M147" t="n">
-        <v>3</v>
+        <v>22</v>
       </c>
       <c r="N147" t="n">
         <v>9</v>
       </c>
       <c r="O147" t="n">
         <v>5</v>
       </c>
       <c r="P147" t="inlineStr">
         <is>
-          <t>POINT (-113.77154 42.5426)</t>
+          <t>POINT (-114.45664 42.72669)</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>KCUB</t>
+          <t>KBTM</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H148" t="n">
-        <v>33.97199</v>
+        <v>45.95481</v>
       </c>
       <c r="I148" t="n">
-        <v>-80.99377</v>
+        <v>-112.49747</v>
       </c>
       <c r="J148" t="n">
         <v>5</v>
       </c>
       <c r="K148" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>CUB</t>
+          <t>BTM</t>
         </is>
       </c>
       <c r="M148" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N148" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="O148" t="n">
         <v>5</v>
       </c>
       <c r="P148" t="inlineStr">
         <is>
-          <t>POINT (-80.99377 33.97199)</t>
+          <t>POINT (-112.49747 45.95481)</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>KTWF</t>
+          <t>KFLO</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>2026-07-01T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H149" t="n">
-        <v>42.48181</v>
+        <v>34.18536</v>
       </c>
       <c r="I149" t="n">
-        <v>-114.48775</v>
+        <v>-79.72389</v>
       </c>
       <c r="J149" t="n">
         <v>5</v>
       </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>TWF</t>
+          <t>FLO</t>
         </is>
       </c>
       <c r="M149" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N149" t="n">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="O149" t="n">
         <v>5</v>
       </c>
       <c r="P149" t="inlineStr">
         <is>
-          <t>POINT (-114.48775 42.48181)</t>
+          <t>POINT (-79.72389 34.18536)</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>KBKE</t>
+          <t>KEKO</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-03T00:00:00</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="H150" t="n">
-        <v>44.83735</v>
+        <v>40.8242</v>
       </c>
       <c r="I150" t="n">
-        <v>-117.80914</v>
+        <v>-115.78601</v>
       </c>
       <c r="J150" t="n">
         <v>5</v>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>BKE</t>
+          <t>EKO</t>
         </is>
       </c>
       <c r="M150" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="N150" t="n">
-        <v>-2</v>
+        <v>16</v>
       </c>
       <c r="O150" t="n">
         <v>5</v>
       </c>
       <c r="P150" t="inlineStr">
         <is>
-          <t>POINT (-117.80914 44.83735)</t>
+          <t>POINT (-115.78601 40.8242)</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>KTPH</t>
+          <t>KBBW</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H151" t="n">
-        <v>38.05052</v>
+        <v>41.43655</v>
       </c>
       <c r="I151" t="n">
-        <v>-117.09043</v>
+        <v>-99.63853</v>
       </c>
       <c r="J151" t="n">
         <v>5</v>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>TPH</t>
+          <t>BBW</t>
         </is>
       </c>
       <c r="M151" t="n">
-        <v>-1</v>
+        <v>9</v>
       </c>
       <c r="N151" t="n">
-        <v>11</v>
+        <v>-10</v>
       </c>
       <c r="O151" t="n">
         <v>5</v>
       </c>
       <c r="P151" t="inlineStr">
         <is>
-          <t>POINT (-117.09043 38.05052)</t>
+          <t>POINT (-99.63853 41.43655)</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>KPRC</t>
+          <t>KSNT</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>2026-07-04T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H152" t="n">
-        <v>34.65</v>
+        <v>44.17</v>
       </c>
       <c r="I152" t="n">
-        <v>-112.42</v>
+        <v>-114.93</v>
       </c>
       <c r="J152" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>PRC</t>
+          <t>SNT</t>
         </is>
       </c>
       <c r="M152" t="n">
         <v>1</v>
       </c>
       <c r="N152" t="n">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="O152" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="P152" t="inlineStr">
         <is>
-          <t>POINT (-112.42 34.65)</t>
+          <t>POINT (-114.93 44.17)</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>KCAE</t>
+          <t>KCSV</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>2026-06-25T00:00:00</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H153" t="n">
-        <v>33.9419</v>
+        <v>35.95129</v>
       </c>
       <c r="I153" t="n">
-        <v>-81.1181</v>
+        <v>-85.08498</v>
       </c>
       <c r="J153" t="n">
         <v>5</v>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>CAE</t>
+          <t>CSV</t>
         </is>
       </c>
       <c r="M153" t="n">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="N153" t="n">
         <v>24</v>
       </c>
       <c r="O153" t="n">
         <v>5</v>
       </c>
       <c r="P153" t="inlineStr">
         <is>
-          <t>POINT (-81.1181 33.9419)</t>
+          <t>POINT (-85.08498 35.95129)</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>KGPT</t>
+          <t>KMYL</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H154" t="n">
-        <v>30.40727</v>
+        <v>44.88889</v>
       </c>
       <c r="I154" t="n">
-        <v>-89.0701</v>
+        <v>-116.10167</v>
       </c>
       <c r="J154" t="n">
         <v>5</v>
       </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>GPT</t>
+          <t>MYL</t>
         </is>
       </c>
       <c r="M154" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N154" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="O154" t="n">
         <v>5</v>
       </c>
       <c r="P154" t="inlineStr">
         <is>
-          <t>POINT (-89.0701 30.40727)</t>
+          <t>POINT (-116.10167 44.88889)</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>KSNT</t>
+          <t>KFLG</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="E155" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H155" t="n">
-        <v>44.17</v>
+        <v>35.14028</v>
       </c>
       <c r="I155" t="n">
-        <v>-114.93</v>
+        <v>-111.67222</v>
       </c>
       <c r="J155" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>SNT</t>
+          <t>FLG</t>
         </is>
       </c>
       <c r="M155" t="n">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="N155" t="n">
-        <v>9</v>
+        <v>-1</v>
       </c>
       <c r="O155" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="P155" t="inlineStr">
         <is>
-          <t>POINT (-114.93 44.17)</t>
+          <t>POINT (-111.67222 35.14028)</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>KJER</t>
+          <t>KFVE</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="E156" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>2026-06-27T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H156" t="n">
-        <v>42.72669</v>
+        <v>47.2855</v>
       </c>
       <c r="I156" t="n">
-        <v>-114.45664</v>
+        <v>-68.31272</v>
       </c>
       <c r="J156" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>JER</t>
+          <t>FVE</t>
         </is>
       </c>
       <c r="M156" t="n">
-        <v>22</v>
+        <v>-2</v>
       </c>
       <c r="N156" t="n">
-        <v>9</v>
+        <v>-4</v>
       </c>
       <c r="O156" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="P156" t="inlineStr">
         <is>
-          <t>POINT (-114.45664 42.72669)</t>
+          <t>POINT (-68.31272 47.2855)</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>KCAR</t>
+          <t>KDMN</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H157" t="n">
-        <v>46.87</v>
+        <v>32.26231</v>
       </c>
       <c r="I157" t="n">
-        <v>-68.02</v>
+        <v>-107.72064</v>
       </c>
       <c r="J157" t="n">
         <v>-5</v>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>CAR</t>
+          <t>DMN</t>
         </is>
       </c>
       <c r="M157" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="N157" t="n">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="O157" t="n">
         <v>-5</v>
       </c>
       <c r="P157" t="inlineStr">
         <is>
-          <t>POINT (-68.02 46.87)</t>
+          <t>POINT (-107.72064 32.26231)</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>KPUW</t>
+          <t>KINW</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="E158" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>2026-06-29T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H158" t="n">
-        <v>46.74386</v>
+        <v>35.02192</v>
       </c>
       <c r="I158" t="n">
-        <v>-117.10958</v>
+        <v>-110.72253</v>
       </c>
       <c r="J158" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>PUW</t>
+          <t>INW</t>
         </is>
       </c>
       <c r="M158" t="n">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="N158" t="n">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="O158" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="P158" t="inlineStr">
         <is>
-          <t>POINT (-117.10958 46.74386)</t>
+          <t>POINT (-110.72253 35.02192)</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>KSTJ</t>
+          <t>KAPN</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="E159" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H159" t="n">
-        <v>39.77194</v>
+        <v>45.07167</v>
       </c>
       <c r="I159" t="n">
-        <v>-94.90971</v>
+        <v>-83.56444</v>
       </c>
       <c r="J159" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>STJ</t>
+          <t>APN</t>
         </is>
       </c>
       <c r="M159" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="N159" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="O159" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="P159" t="inlineStr">
         <is>
-          <t>POINT (-94.90971 39.77194)</t>
+          <t>POINT (-83.56444 45.07167)</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>KFAY</t>
+          <t>KHWD</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D160" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="E160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-06-09T00:00:00</t>
         </is>
       </c>
       <c r="H160" t="n">
-        <v>34.99122</v>
+        <v>37.65892</v>
       </c>
       <c r="I160" t="n">
-        <v>-78.88028</v>
+        <v>-122.12175</v>
       </c>
       <c r="J160" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>FAY</t>
+          <t>HWD</t>
         </is>
       </c>
       <c r="M160" t="n">
-        <v>-1</v>
+        <v>40</v>
       </c>
       <c r="N160" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="O160" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="P160" t="inlineStr">
         <is>
-          <t>POINT (-78.88028 34.99122)</t>
+          <t>POINT (-122.12175 37.65892)</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>KFVE</t>
+          <t>KBKE</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="F161" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H161" t="n">
-        <v>47.2855</v>
+        <v>44.83735</v>
       </c>
       <c r="I161" t="n">
-        <v>-68.31272</v>
+        <v>-117.80914</v>
       </c>
       <c r="J161" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>FVE</t>
+          <t>BKE</t>
         </is>
       </c>
       <c r="M161" t="n">
+        <v>5</v>
+      </c>
+      <c r="N161" t="n">
         <v>-2</v>
       </c>
-      <c r="N161" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="O161" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="P161" t="inlineStr">
         <is>
-          <t>POINT (-68.31272 47.2855)</t>
+          <t>POINT (-117.80914 44.83735)</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>KSLK</t>
+          <t>KGPT</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="F162" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H162" t="n">
-        <v>44.38531</v>
+        <v>30.40727</v>
       </c>
       <c r="I162" t="n">
-        <v>-74.20619000000001</v>
+        <v>-89.0701</v>
       </c>
       <c r="J162" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>SLK</t>
+          <t>GPT</t>
         </is>
       </c>
       <c r="M162" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N162" t="n">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="O162" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="P162" t="inlineStr">
         <is>
-          <t>POINT (-74.20619 44.38531)</t>
+          <t>POINT (-89.0701 30.40727)</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>KHWD</t>
+          <t>KTPH</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>2026-06-09T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H163" t="n">
-        <v>37.65892</v>
+        <v>38.05052</v>
       </c>
       <c r="I163" t="n">
-        <v>-122.12175</v>
+        <v>-117.09043</v>
       </c>
       <c r="J163" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>HWD</t>
+          <t>TPH</t>
         </is>
       </c>
       <c r="M163" t="n">
-        <v>40</v>
+        <v>-1</v>
       </c>
       <c r="N163" t="n">
-        <v>-4</v>
+        <v>11</v>
       </c>
       <c r="O163" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="P163" t="inlineStr">
         <is>
-          <t>POINT (-122.12175 37.65892)</t>
+          <t>POINT (-117.09043 38.05052)</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>KEET</t>
+          <t>KCAE</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-06-25T00:00:00</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H164" t="n">
-        <v>33.18</v>
+        <v>33.9419</v>
       </c>
       <c r="I164" t="n">
-        <v>-86.78</v>
+        <v>-81.1181</v>
       </c>
       <c r="J164" t="n">
         <v>5</v>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>EET</t>
+          <t>CAE</t>
         </is>
       </c>
       <c r="M164" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="N164" t="n">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="O164" t="n">
         <v>5</v>
       </c>
       <c r="P164" t="inlineStr">
         <is>
-          <t>POINT (-86.78 33.18)</t>
+          <t>POINT (-81.1181 33.9419)</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>KTCS</t>
+          <t>KTWF</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-01T00:00:00</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H165" t="n">
-        <v>33.23667</v>
+        <v>42.48181</v>
       </c>
       <c r="I165" t="n">
-        <v>-107.26806</v>
+        <v>-114.48775</v>
       </c>
       <c r="J165" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>TCS</t>
+          <t>TWF</t>
         </is>
       </c>
       <c r="M165" t="n">
         <v>2</v>
       </c>
       <c r="N165" t="n">
-        <v>-4</v>
+        <v>18</v>
       </c>
       <c r="O165" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="P165" t="inlineStr">
         <is>
-          <t>POINT (-107.26806 33.23667)</t>
+          <t>POINT (-114.48775 42.48181)</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>KMYL</t>
+          <t>KPRC</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-04T00:00:00</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H166" t="n">
-        <v>44.88889</v>
+        <v>34.65</v>
       </c>
       <c r="I166" t="n">
-        <v>-116.10167</v>
+        <v>-112.42</v>
       </c>
       <c r="J166" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>MYL</t>
+          <t>PRC</t>
         </is>
       </c>
       <c r="M166" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N166" t="n">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="O166" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="P166" t="inlineStr">
         <is>
-          <t>POINT (-116.10167 44.88889)</t>
+          <t>POINT (-112.42 34.65)</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>KBNO</t>
+          <t>KSTJ</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H167" t="n">
-        <v>43.595</v>
+        <v>39.77194</v>
       </c>
       <c r="I167" t="n">
-        <v>-118.9564</v>
+        <v>-94.90971</v>
       </c>
       <c r="J167" t="n">
         <v>5</v>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>BNO</t>
+          <t>STJ</t>
         </is>
       </c>
       <c r="M167" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="N167" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="O167" t="n">
         <v>5</v>
       </c>
       <c r="P167" t="inlineStr">
         <is>
-          <t>POINT (-118.9564 43.595)</t>
+          <t>POINT (-94.90971 39.77194)</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>KAAT</t>
+          <t>KBNO</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
+          <t>2026-07-16T00:00:00</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="D168" t="inlineStr">
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="E168" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="H168" t="n">
-        <v>41.49139</v>
+        <v>43.595</v>
       </c>
       <c r="I168" t="n">
-        <v>-120.56444</v>
+        <v>-118.9564</v>
       </c>
       <c r="J168" t="n">
         <v>5</v>
       </c>
       <c r="K168" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>AAT</t>
+          <t>BNO</t>
         </is>
       </c>
       <c r="M168" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N168" t="n">
-        <v>-5</v>
+        <v>-3</v>
       </c>
       <c r="O168" t="n">
         <v>5</v>
       </c>
       <c r="P168" t="inlineStr">
         <is>
-          <t>POINT (-120.56444 41.49139)</t>
+          <t>POINT (-118.9564 43.595)</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>KJLN</t>
+          <t>KCLT</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
+          <t>2026-07-15T00:00:00</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D169" t="inlineStr">
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="E169" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="H169" t="n">
-        <v>37.1522</v>
+        <v>35.22255</v>
       </c>
       <c r="I169" t="n">
-        <v>-94.4952</v>
+        <v>-80.95431000000001</v>
       </c>
       <c r="J169" t="n">
         <v>5</v>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>JLN</t>
+          <t>CLT</t>
         </is>
       </c>
       <c r="M169" t="n">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="N169" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O169" t="n">
         <v>5</v>
       </c>
       <c r="P169" t="inlineStr">
         <is>
-          <t>POINT (-94.4952 37.1522)</t>
+          <t>POINT (-80.95431 35.22255)</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>KGNV</t>
+          <t>KGSP</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H170" t="n">
-        <v>29.6917</v>
+        <v>34.88472</v>
       </c>
       <c r="I170" t="n">
-        <v>-82.27602</v>
+        <v>-82.22389</v>
       </c>
       <c r="J170" t="n">
         <v>5</v>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>GNV</t>
+          <t>GSP</t>
         </is>
       </c>
       <c r="M170" t="n">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="N170" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O170" t="n">
         <v>5</v>
       </c>
       <c r="P170" t="inlineStr">
         <is>
-          <t>POINT (-82.27602 29.6917)</t>
+          <t>POINT (-82.22389 34.88472)</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>KMSS</t>
+          <t>KBYI</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H171" t="n">
-        <v>44.93583</v>
+        <v>42.5426</v>
       </c>
       <c r="I171" t="n">
-        <v>-74.84556000000001</v>
+        <v>-113.77154</v>
       </c>
       <c r="J171" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>MSS</t>
+          <t>BYI</t>
         </is>
       </c>
       <c r="M171" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N171" t="n">
-        <v>-1</v>
+        <v>9</v>
       </c>
       <c r="O171" t="n">
-        <v>-5</v>
+        <v>5</v>
       </c>
       <c r="P171" t="inlineStr">
         <is>
-          <t>POINT (-74.84556 44.93583)</t>
+          <t>POINT (-113.77154 42.5426)</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>KRDU</t>
+          <t>KILM</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H172" t="n">
-        <v>35.87764</v>
+        <v>34.27</v>
       </c>
       <c r="I172" t="n">
-        <v>-78.78747</v>
+        <v>-77.90000000000001</v>
       </c>
       <c r="J172" t="n">
         <v>5</v>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>RDU</t>
+          <t>ILM</t>
         </is>
       </c>
       <c r="M172" t="n">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="N172" t="n">
         <v>4</v>
       </c>
       <c r="O172" t="n">
         <v>5</v>
       </c>
       <c r="P172" t="inlineStr">
         <is>
-          <t>POINT (-78.78747 35.87764)</t>
+          <t>POINT (-77.9 34.27)</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>KGSO</t>
+          <t>KCAR</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D173" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="E173" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H173" t="n">
-        <v>36.0975</v>
+        <v>46.87</v>
       </c>
       <c r="I173" t="n">
-        <v>-79.94361000000001</v>
+        <v>-68.02</v>
       </c>
       <c r="J173" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>GSO</t>
+          <t>CAR</t>
         </is>
       </c>
       <c r="M173" t="n">
-        <v>6</v>
+        <v>-2</v>
       </c>
       <c r="N173" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="O173" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="P173" t="inlineStr">
         <is>
-          <t>POINT (-79.94361 36.0975)</t>
+          <t>POINT (-68.02 46.87)</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>KITR</t>
+          <t>KUKI</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="E174" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-05-28T00:00:00</t>
         </is>
       </c>
       <c r="H174" t="n">
-        <v>39.2425</v>
+        <v>39.1258</v>
       </c>
       <c r="I174" t="n">
-        <v>-102.28539</v>
+        <v>-123.2008</v>
       </c>
       <c r="J174" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>ITR</t>
+          <t>UKI</t>
         </is>
       </c>
       <c r="M174" t="n">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="N174" t="n">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="O174" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="P174" t="inlineStr">
         <is>
-          <t>POINT (-102.28539 39.2425)</t>
+          <t>POINT (-123.2008 39.1258)</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>KHUL</t>
+          <t>KARA</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
+          <t>2026-07-16T00:00:00</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="D175" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H175" t="n">
-        <v>46.12308</v>
+        <v>30.03776</v>
       </c>
       <c r="I175" t="n">
-        <v>-67.79206000000001</v>
+        <v>-91.8839</v>
       </c>
       <c r="J175" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>HUL</t>
+          <t>ARA</t>
         </is>
       </c>
       <c r="M175" t="n">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="N175" t="n">
-        <v>-4</v>
+        <v>-3</v>
       </c>
       <c r="O175" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="P175" t="inlineStr">
         <is>
-          <t>POINT (-67.79206 46.12308)</t>
+          <t>POINT (-91.8839 30.03776)</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>KLVK</t>
+          <t>PJNU</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="D176" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E176" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="F176" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H176" t="n">
-        <v>37.6927</v>
+        <v>58.37</v>
       </c>
       <c r="I176" t="n">
-        <v>-121.8144</v>
+        <v>-134.59</v>
       </c>
       <c r="J176" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>LVK</t>
+          <t>JNU</t>
         </is>
       </c>
       <c r="M176" t="n">
-        <v>52</v>
+        <v>4</v>
       </c>
       <c r="N176" t="n">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="O176" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="P176" t="inlineStr">
         <is>
-          <t>POINT (-121.8144 37.6927)</t>
+          <t>POINT (-134.59 58.37)</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>KRDD</t>
+          <t>KCSG</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="D177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>2026-06-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H177" t="n">
-        <v>40.509</v>
+        <v>32.51611</v>
       </c>
       <c r="I177" t="n">
-        <v>-122.29339</v>
+        <v>-84.94222000000001</v>
       </c>
       <c r="J177" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>RDD</t>
+          <t>CSG</t>
         </is>
       </c>
       <c r="M177" t="n">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="N177" t="n">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="O177" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="P177" t="inlineStr">
         <is>
-          <t>POINT (-122.29339 40.509)</t>
+          <t>POINT (-84.94222 32.51611)</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>KAVP</t>
+          <t>KBWG</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>2026-07-15T00:00:00</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="D178" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H178" t="n">
-        <v>41.33347</v>
+        <v>36.96453</v>
       </c>
       <c r="I178" t="n">
-        <v>-75.72266999999999</v>
+        <v>-86.41967</v>
       </c>
       <c r="J178" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>AVP</t>
+          <t>BWG</t>
         </is>
       </c>
       <c r="M178" t="n">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="N178" t="n">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="O178" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="P178" t="inlineStr">
         <is>
-          <t>POINT (-75.72267 41.33347)</t>
+          <t>POINT (-86.41967 36.96453)</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>KLFT</t>
+          <t>KLNK</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H179" t="n">
-        <v>30.20525</v>
+        <v>40.84782</v>
       </c>
       <c r="I179" t="n">
-        <v>-91.98761</v>
+        <v>-96.76474</v>
       </c>
       <c r="J179" t="n">
         <v>4</v>
       </c>
       <c r="K179" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>LFT</t>
+          <t>LNK</t>
         </is>
       </c>
       <c r="M179" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="N179" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O179" t="n">
         <v>4</v>
       </c>
       <c r="P179" t="inlineStr">
         <is>
-          <t>POINT (-91.98761 30.20525)</t>
+          <t>POINT (-96.76474 40.84782)</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>KLBT</t>
+          <t>KECG</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
+          <t>2026-07-16T00:00:00</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H180" t="n">
-        <v>34.61</v>
+        <v>36.26058</v>
       </c>
       <c r="I180" t="n">
-        <v>-79.06</v>
+        <v>-76.17457</v>
       </c>
       <c r="J180" t="n">
         <v>4</v>
       </c>
       <c r="K180" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>LBT</t>
+          <t>ECG</t>
         </is>
       </c>
       <c r="M180" t="n">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="N180" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O180" t="n">
         <v>4</v>
       </c>
       <c r="P180" t="inlineStr">
         <is>
-          <t>POINT (-79.06 34.61)</t>
+          <t>POINT (-76.17457 36.26058)</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>KCRE</t>
+          <t>K1V4</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D181" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="E181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H181" t="n">
-        <v>33.81175</v>
+        <v>44.42</v>
       </c>
       <c r="I181" t="n">
-        <v>-78.72394</v>
+        <v>-72.02</v>
       </c>
       <c r="J181" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>CRE</t>
+          <t>1V4</t>
         </is>
       </c>
       <c r="M181" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N181" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="O181" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="P181" t="inlineStr">
         <is>
-          <t>POINT (-78.72394 33.81175)</t>
+          <t>POINT (-72.02 44.42)</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>PADQ</t>
+          <t>KSPG</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H182" t="n">
-        <v>57.74997</v>
+        <v>27.76511</v>
       </c>
       <c r="I182" t="n">
-        <v>-152.49386</v>
+        <v>-82.62697</v>
       </c>
       <c r="J182" t="n">
         <v>-4</v>
       </c>
       <c r="K182" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>ADQ</t>
+          <t>SPG</t>
         </is>
       </c>
       <c r="M182" t="n">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="N182" t="n">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="O182" t="n">
         <v>-4</v>
       </c>
       <c r="P182" t="inlineStr">
         <is>
-          <t>POINT (-152.49386 57.74997)</t>
+          <t>POINT (-82.62697 27.76511)</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>KTUS</t>
+          <t>KMLU</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="D183" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E183" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="F183" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H183" t="n">
-        <v>32.12027</v>
+        <v>32.51086</v>
       </c>
       <c r="I183" t="n">
-        <v>-110.93798</v>
+        <v>-92.03769</v>
       </c>
       <c r="J183" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>TUS</t>
+          <t>MLU</t>
         </is>
       </c>
       <c r="M183" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="N183" t="n">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="O183" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="P183" t="inlineStr">
         <is>
-          <t>POINT (-110.93798 32.12027)</t>
+          <t>POINT (-92.03769 32.51086)</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>KLVM</t>
+          <t>KBTR</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H184" t="n">
-        <v>45.7</v>
+        <v>30.53722</v>
       </c>
       <c r="I184" t="n">
-        <v>-110.45</v>
+        <v>-91.14694</v>
       </c>
       <c r="J184" t="n">
         <v>4</v>
       </c>
       <c r="K184" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>LVM</t>
+          <t>BTR</t>
         </is>
       </c>
       <c r="M184" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N184" t="n">
-        <v>8</v>
+        <v>-1</v>
       </c>
       <c r="O184" t="n">
         <v>4</v>
       </c>
       <c r="P184" t="inlineStr">
         <is>
-          <t>POINT (-110.45 45.7)</t>
+          <t>POINT (-91.14694 30.53722)</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>KSPD</t>
+          <t>KGRI</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="H185" t="n">
-        <v>37.28333</v>
+        <v>40.96754</v>
       </c>
       <c r="I185" t="n">
-        <v>-102.61389</v>
+        <v>-98.30964</v>
       </c>
       <c r="J185" t="n">
         <v>4</v>
       </c>
       <c r="K185" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>SPD</t>
+          <t>GRI</t>
         </is>
       </c>
       <c r="M185" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="N185" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O185" t="n">
         <v>4</v>
       </c>
       <c r="P185" t="inlineStr">
         <is>
-          <t>POINT (-102.61389 37.28333)</t>
+          <t>POINT (-98.30964 40.96754)</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>KOLF</t>
+          <t>KSFD</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>2026-06-30T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="E186" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-06-27T00:00:00</t>
         </is>
       </c>
       <c r="H186" t="n">
-        <v>48.09452</v>
+        <v>37.7</v>
       </c>
       <c r="I186" t="n">
-        <v>-105.57505</v>
+        <v>-122.38</v>
       </c>
       <c r="J186" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>OLF</t>
+          <t>SFD</t>
         </is>
       </c>
       <c r="M186" t="n">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="N186" t="n">
-        <v>19</v>
+        <v>-3</v>
       </c>
       <c r="O186" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="P186" t="inlineStr">
         <is>
-          <t>POINT (-105.57505 48.09452)</t>
+          <t>POINT (-122.38 37.7)</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>KGPI</t>
+          <t>KWMC</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H187" t="n">
-        <v>48.3042</v>
+        <v>40.90194</v>
       </c>
       <c r="I187" t="n">
-        <v>-114.2636</v>
+        <v>-117.80722</v>
       </c>
       <c r="J187" t="n">
         <v>4</v>
       </c>
       <c r="K187" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>GPI</t>
+          <t>WMC</t>
         </is>
       </c>
       <c r="M187" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N187" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="O187" t="n">
         <v>4</v>
       </c>
       <c r="P187" t="inlineStr">
         <is>
-          <t>POINT (-114.2636 48.3042)</t>
+          <t>POINT (-117.80722 40.90194)</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>KSFD</t>
+          <t>KEWN</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>2026-06-27T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H188" t="n">
-        <v>37.7</v>
+        <v>35.0675</v>
       </c>
       <c r="I188" t="n">
-        <v>-122.38</v>
+        <v>-77.04722</v>
       </c>
       <c r="J188" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>SFD</t>
+          <t>EWN</t>
         </is>
       </c>
       <c r="M188" t="n">
-        <v>22</v>
+        <v>-1</v>
       </c>
       <c r="N188" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="O188" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="P188" t="inlineStr">
         <is>
-          <t>POINT (-122.38 37.7)</t>
+          <t>POINT (-77.04722 35.0675)</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>KMVL</t>
+          <t>KCDC</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H189" t="n">
-        <v>44.53461</v>
+        <v>37.7</v>
       </c>
       <c r="I189" t="n">
-        <v>-72.614</v>
+        <v>-113.1</v>
       </c>
       <c r="J189" t="n">
         <v>-4</v>
       </c>
       <c r="K189" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>MVL</t>
+          <t>CDC</t>
         </is>
       </c>
       <c r="M189" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="N189" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O189" t="n">
         <v>-4</v>
       </c>
       <c r="P189" t="inlineStr">
         <is>
-          <t>POINT (-72.614 44.53461)</t>
+          <t>POINT (-113.1 37.7)</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>KBIL</t>
+          <t>KATL</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>2026-07-07T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H190" t="n">
-        <v>45.8069</v>
+        <v>33.6301</v>
       </c>
       <c r="I190" t="n">
-        <v>-108.5422</v>
+        <v>-84.4418</v>
       </c>
       <c r="J190" t="n">
         <v>4</v>
       </c>
       <c r="K190" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>BIL</t>
+          <t>ATL</t>
         </is>
       </c>
       <c r="M190" t="n">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="N190" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="O190" t="n">
         <v>4</v>
       </c>
       <c r="P190" t="inlineStr">
         <is>
-          <t>POINT (-108.5422 45.8069)</t>
+          <t>POINT (-84.4418 33.6301)</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>KMOB</t>
+          <t>KSAD</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="E191" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H191" t="n">
-        <v>30.68833</v>
+        <v>32.85472</v>
       </c>
       <c r="I191" t="n">
-        <v>-88.24556</v>
+        <v>-109.63528</v>
       </c>
       <c r="J191" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>MOB</t>
+          <t>SAD</t>
         </is>
       </c>
       <c r="M191" t="n">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="N191" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="O191" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="P191" t="inlineStr">
         <is>
-          <t>POINT (-88.24556 30.68833)</t>
+          <t>POINT (-109.63528 32.85472)</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>KCNK</t>
+          <t>KHTL</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="E192" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H192" t="n">
-        <v>39.55</v>
+        <v>44.35981</v>
       </c>
       <c r="I192" t="n">
-        <v>-97.65000000000001</v>
+        <v>-84.67111</v>
       </c>
       <c r="J192" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>CNK</t>
+          <t>HTL</t>
         </is>
       </c>
       <c r="M192" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="N192" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="O192" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="P192" t="inlineStr">
         <is>
-          <t>POINT (-97.65 39.55)</t>
+          <t>POINT (-84.67111 44.35981)</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>KCHS</t>
+          <t>KSCK</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="E193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-05-29T00:00:00</t>
         </is>
       </c>
       <c r="H193" t="n">
-        <v>32.89864</v>
+        <v>37.89417</v>
       </c>
       <c r="I193" t="n">
-        <v>-80.04053</v>
+        <v>-121.23831</v>
       </c>
       <c r="J193" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>CHS</t>
+          <t>SCK</t>
         </is>
       </c>
       <c r="M193" t="n">
-        <v>5</v>
+        <v>51</v>
       </c>
       <c r="N193" t="n">
-        <v>5</v>
+        <v>-3</v>
       </c>
       <c r="O193" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="P193" t="inlineStr">
         <is>
-          <t>POINT (-80.04053 32.89864)</t>
+          <t>POINT (-121.23831 37.89417)</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>KOAK</t>
+          <t>KAVP</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>2026-06-27T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H194" t="n">
-        <v>37.72128</v>
+        <v>41.33347</v>
       </c>
       <c r="I194" t="n">
-        <v>-122.22072</v>
+        <v>-75.72266999999999</v>
       </c>
       <c r="J194" t="n">
         <v>-4</v>
       </c>
       <c r="K194" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>OAK</t>
+          <t>AVP</t>
         </is>
       </c>
       <c r="M194" t="n">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="N194" t="n">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="O194" t="n">
         <v>-4</v>
       </c>
       <c r="P194" t="inlineStr">
         <is>
-          <t>POINT (-122.22072 37.72128)</t>
+          <t>POINT (-75.72267 41.33347)</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>KSJC</t>
+          <t>KMLT</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>2026-05-28T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H195" t="n">
-        <v>37.3594</v>
+        <v>45.64784</v>
       </c>
       <c r="I195" t="n">
-        <v>-121.92442</v>
+        <v>-68.68556</v>
       </c>
       <c r="J195" t="n">
         <v>-4</v>
       </c>
       <c r="K195" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>SJC</t>
+          <t>MLT</t>
         </is>
       </c>
       <c r="M195" t="n">
-        <v>52</v>
+        <v>-2</v>
       </c>
       <c r="N195" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="O195" t="n">
         <v>-4</v>
       </c>
       <c r="P195" t="inlineStr">
         <is>
-          <t>POINT (-121.92442 37.3594)</t>
+          <t>POINT (-68.68556 45.64784)</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>KSFO</t>
+          <t>KHUL</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
+          <t>2026-07-15T00:00:00</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>2026-07-15T00:00:00</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="D196" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>2026-06-27T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H196" t="n">
-        <v>37.61897</v>
+        <v>46.12308</v>
       </c>
       <c r="I196" t="n">
-        <v>-122.37489</v>
+        <v>-67.79206000000001</v>
       </c>
       <c r="J196" t="n">
         <v>-4</v>
       </c>
       <c r="K196" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>SFO</t>
+          <t>HUL</t>
         </is>
       </c>
       <c r="M196" t="n">
-        <v>22</v>
+        <v>-2</v>
       </c>
       <c r="N196" t="n">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="O196" t="n">
         <v>-4</v>
       </c>
       <c r="P196" t="inlineStr">
         <is>
-          <t>POINT (-122.37489 37.61897)</t>
+          <t>POINT (-67.79206 46.12308)</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>KSCK</t>
+          <t>KDUG</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>2026-05-29T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H197" t="n">
-        <v>37.89417</v>
+        <v>31.46903</v>
       </c>
       <c r="I197" t="n">
-        <v>-121.23831</v>
+        <v>-109.60367</v>
       </c>
       <c r="J197" t="n">
         <v>-4</v>
       </c>
       <c r="K197" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>SCK</t>
+          <t>DUG</t>
         </is>
       </c>
       <c r="M197" t="n">
-        <v>51</v>
+        <v>-1</v>
       </c>
       <c r="N197" t="n">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="O197" t="n">
         <v>-4</v>
       </c>
       <c r="P197" t="inlineStr">
         <is>
-          <t>POINT (-121.23831 37.89417)</t>
+          <t>POINT (-109.60367 31.46903)</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>KGRI</t>
+          <t>KLFT</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H198" t="n">
-        <v>40.96754</v>
+        <v>30.20525</v>
       </c>
       <c r="I198" t="n">
-        <v>-98.30964</v>
+        <v>-91.98761</v>
       </c>
       <c r="J198" t="n">
         <v>4</v>
       </c>
       <c r="K198" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>GRI</t>
+          <t>LFT</t>
         </is>
       </c>
       <c r="M198" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="N198" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O198" t="n">
         <v>4</v>
       </c>
       <c r="P198" t="inlineStr">
         <is>
-          <t>POINT (-98.30964 40.96754)</t>
+          <t>POINT (-91.98761 30.20525)</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>KWMC</t>
+          <t>KCRE</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H199" t="n">
-        <v>40.90194</v>
+        <v>33.81175</v>
       </c>
       <c r="I199" t="n">
-        <v>-117.80722</v>
+        <v>-78.72394</v>
       </c>
       <c r="J199" t="n">
         <v>4</v>
       </c>
       <c r="K199" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>WMC</t>
+          <t>CRE</t>
         </is>
       </c>
       <c r="M199" t="n">
         <v>5</v>
       </c>
       <c r="N199" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O199" t="n">
         <v>4</v>
       </c>
       <c r="P199" t="inlineStr">
         <is>
-          <t>POINT (-117.80722 40.90194)</t>
+          <t>POINT (-78.72394 33.81175)</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>KTBW</t>
+          <t>KLBT</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H200" t="n">
-        <v>27.705</v>
+        <v>34.61</v>
       </c>
       <c r="I200" t="n">
-        <v>-82.402</v>
+        <v>-79.06</v>
       </c>
       <c r="J200" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>TBW</t>
+          <t>LBT</t>
         </is>
       </c>
       <c r="M200" t="n">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="N200" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O200" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="P200" t="inlineStr">
         <is>
-          <t>POINT (-82.402 27.705)</t>
+          <t>POINT (-79.06 34.61)</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>KBTR</t>
+          <t>KCHS</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H201" t="n">
-        <v>30.53722</v>
+        <v>32.89864</v>
       </c>
       <c r="I201" t="n">
-        <v>-91.14694</v>
+        <v>-80.04053</v>
       </c>
       <c r="J201" t="n">
         <v>4</v>
       </c>
       <c r="K201" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>BTR</t>
+          <t>CHS</t>
         </is>
       </c>
       <c r="M201" t="n">
         <v>5</v>
       </c>
       <c r="N201" t="n">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="O201" t="n">
         <v>4</v>
       </c>
       <c r="P201" t="inlineStr">
         <is>
-          <t>POINT (-91.14694 30.53722)</t>
+          <t>POINT (-80.04053 32.89864)</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>KHTL</t>
+          <t>KTBW</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H202" t="n">
-        <v>44.35981</v>
+        <v>27.705</v>
       </c>
       <c r="I202" t="n">
-        <v>-84.67111</v>
+        <v>-82.402</v>
       </c>
       <c r="J202" t="n">
         <v>-4</v>
       </c>
       <c r="K202" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>HTL</t>
+          <t>TBW</t>
         </is>
       </c>
       <c r="M202" t="n">
+        <v>-3</v>
+      </c>
+      <c r="N202" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1</v>
       </c>
       <c r="O202" t="n">
         <v>-4</v>
       </c>
       <c r="P202" t="inlineStr">
         <is>
-          <t>POINT (-84.67111 44.35981)</t>
+          <t>POINT (-82.402 27.705)</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>KJAN</t>
+          <t>KGPI</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H203" t="n">
-        <v>32.32</v>
+        <v>48.3042</v>
       </c>
       <c r="I203" t="n">
-        <v>-90.08</v>
+        <v>-114.2636</v>
       </c>
       <c r="J203" t="n">
         <v>4</v>
       </c>
       <c r="K203" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>JAN</t>
+          <t>GPI</t>
         </is>
       </c>
       <c r="M203" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N203" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="O203" t="n">
         <v>4</v>
       </c>
       <c r="P203" t="inlineStr">
         <is>
-          <t>POINT (-90.08 32.32)</t>
+          <t>POINT (-114.2636 48.3042)</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>KMLT</t>
+          <t>KOLF</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-06-30T00:00:00</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="F204" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H204" t="n">
-        <v>45.64784</v>
+        <v>48.09452</v>
       </c>
       <c r="I204" t="n">
-        <v>-68.68556</v>
+        <v>-105.57505</v>
       </c>
       <c r="J204" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>MLT</t>
+          <t>OLF</t>
         </is>
       </c>
       <c r="M204" t="n">
-        <v>-2</v>
+        <v>4</v>
       </c>
       <c r="N204" t="n">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="O204" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="P204" t="inlineStr">
         <is>
-          <t>POINT (-68.68556 45.64784)</t>
+          <t>POINT (-105.57505 48.09452)</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>KCHA</t>
+          <t>KBGR</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="E205" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H205" t="n">
-        <v>35.03528</v>
+        <v>44.80744</v>
       </c>
       <c r="I205" t="n">
-        <v>-85.20381</v>
+        <v>-68.82814</v>
       </c>
       <c r="J205" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>CHA</t>
+          <t>BGR</t>
         </is>
       </c>
       <c r="M205" t="n">
         <v>-2</v>
       </c>
       <c r="N205" t="n">
-        <v>6</v>
+        <v>-3</v>
       </c>
       <c r="O205" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="P205" t="inlineStr">
         <is>
-          <t>POINT (-85.20381 35.03528)</t>
+          <t>POINT (-68.82814 44.80744)</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>KVPC</t>
+          <t>KPOU</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>2026-06-25T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="E206" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H206" t="n">
-        <v>34.12315</v>
+        <v>41.62658</v>
       </c>
       <c r="I206" t="n">
-        <v>-84.84871</v>
+        <v>-73.88419</v>
       </c>
       <c r="J206" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>VPC</t>
+          <t>POU</t>
         </is>
       </c>
       <c r="M206" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N206" t="n">
-        <v>24</v>
+        <v>-3</v>
       </c>
       <c r="O206" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="P206" t="inlineStr">
         <is>
-          <t>POINT (-84.84871 34.12315)</t>
+          <t>POINT (-73.88419 41.62658)</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>KDUG</t>
+          <t>KELY</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="F207" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H207" t="n">
-        <v>31.46903</v>
+        <v>39.295</v>
       </c>
       <c r="I207" t="n">
-        <v>-109.60367</v>
+        <v>-114.84528</v>
       </c>
       <c r="J207" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>DUG</t>
+          <t>ELY</t>
         </is>
       </c>
       <c r="M207" t="n">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="N207" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="O207" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="P207" t="inlineStr">
         <is>
-          <t>POINT (-109.60367 31.46903)</t>
+          <t>POINT (-114.84528 39.295)</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>KELY</t>
+          <t>KSFO</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="E208" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-06-27T00:00:00</t>
         </is>
       </c>
       <c r="H208" t="n">
-        <v>39.295</v>
+        <v>37.61897</v>
       </c>
       <c r="I208" t="n">
-        <v>-114.84528</v>
+        <v>-122.37489</v>
       </c>
       <c r="J208" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>ELY</t>
+          <t>SFO</t>
         </is>
       </c>
       <c r="M208" t="n">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="N208" t="n">
-        <v>8</v>
+        <v>-2</v>
       </c>
       <c r="O208" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="P208" t="inlineStr">
         <is>
-          <t>POINT (-114.84528 39.295)</t>
+          <t>POINT (-122.37489 37.61897)</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>KCDC</t>
+          <t>TIST</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H209" t="n">
-        <v>37.7</v>
+        <v>18.3373056</v>
       </c>
       <c r="I209" t="n">
-        <v>-113.1</v>
+        <v>-64.97336110000001</v>
       </c>
       <c r="J209" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>CDC</t>
+          <t>IST</t>
         </is>
       </c>
       <c r="M209" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="N209" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O209" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="P209" t="inlineStr">
         <is>
-          <t>POINT (-113.1 37.7)</t>
+          <t>POINT (-64.9733611 18.3373056)</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>KECG</t>
+          <t>KSNS</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="E210" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-06-19T00:00:00</t>
         </is>
       </c>
       <c r="H210" t="n">
-        <v>36.26058</v>
+        <v>36.66361</v>
       </c>
       <c r="I210" t="n">
-        <v>-76.17457</v>
+        <v>-121.60806</v>
       </c>
       <c r="J210" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>ECG</t>
+          <t>SNS</t>
         </is>
       </c>
       <c r="M210" t="n">
-        <v>-1</v>
+        <v>30</v>
       </c>
       <c r="N210" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="O210" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="P210" t="inlineStr">
         <is>
-          <t>POINT (-76.17457 36.26058)</t>
+          <t>POINT (-121.60806 36.66361)</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>TIST</t>
+          <t>KTVL</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H211" t="n">
-        <v>18.3373056</v>
+        <v>38.89388</v>
       </c>
       <c r="I211" t="n">
-        <v>-64.97336110000001</v>
+        <v>-119.99534</v>
       </c>
       <c r="J211" t="n">
         <v>4</v>
       </c>
       <c r="K211" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>IST</t>
+          <t>TVL</t>
         </is>
       </c>
       <c r="M211" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N211" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O211" t="n">
         <v>4</v>
       </c>
       <c r="P211" t="inlineStr">
         <is>
-          <t>POINT (-64.9733611 18.3373056)</t>
+          <t>POINT (-119.99534 38.89388)</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>KARA</t>
+          <t>KOGB</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="H212" t="n">
-        <v>30.03776</v>
+        <v>33.4568</v>
       </c>
       <c r="I212" t="n">
-        <v>-91.8839</v>
+        <v>-80.8595</v>
       </c>
       <c r="J212" t="n">
         <v>4</v>
       </c>
       <c r="K212" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>ARA</t>
+          <t>OGB</t>
         </is>
       </c>
       <c r="M212" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N212" t="n">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="O212" t="n">
         <v>4</v>
       </c>
       <c r="P212" t="inlineStr">
         <is>
-          <t>POINT (-91.8839 30.03776)</t>
+          <t>POINT (-80.8595 33.4568)</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>KCEZ</t>
+          <t>KRDD</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-06-19T00:00:00</t>
         </is>
       </c>
       <c r="H213" t="n">
-        <v>37.303</v>
+        <v>40.509</v>
       </c>
       <c r="I213" t="n">
-        <v>-108.62806</v>
+        <v>-122.29339</v>
       </c>
       <c r="J213" t="n">
         <v>-4</v>
       </c>
       <c r="K213" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>CEZ</t>
+          <t>RDD</t>
         </is>
       </c>
       <c r="M213" t="n">
-        <v>-1</v>
+        <v>30</v>
       </c>
       <c r="N213" t="n">
-        <v>8</v>
+        <v>-4</v>
       </c>
       <c r="O213" t="n">
         <v>-4</v>
       </c>
       <c r="P213" t="inlineStr">
         <is>
-          <t>POINT (-108.62806 37.303)</t>
+          <t>POINT (-122.29339 40.509)</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>KRBL</t>
+          <t>KSJC</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="D214" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>2026-06-08T00:00:00</t>
+          <t>2026-05-28T00:00:00</t>
         </is>
       </c>
       <c r="H214" t="n">
-        <v>40.1519</v>
+        <v>37.3594</v>
       </c>
       <c r="I214" t="n">
-        <v>-122.2536</v>
+        <v>-121.92442</v>
       </c>
       <c r="J214" t="n">
         <v>-4</v>
       </c>
       <c r="K214" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>RBL</t>
+          <t>SJC</t>
         </is>
       </c>
       <c r="M214" t="n">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="N214" t="n">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="O214" t="n">
         <v>-4</v>
       </c>
       <c r="P214" t="inlineStr">
         <is>
-          <t>POINT (-122.2536 40.1519)</t>
+          <t>POINT (-121.92442 37.3594)</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>KTVL</t>
+          <t>KLVK</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="E215" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-05-28T00:00:00</t>
         </is>
       </c>
       <c r="H215" t="n">
-        <v>38.89388</v>
+        <v>37.6927</v>
       </c>
       <c r="I215" t="n">
-        <v>-119.99534</v>
+        <v>-121.8144</v>
       </c>
       <c r="J215" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>TVL</t>
+          <t>LVK</t>
         </is>
       </c>
       <c r="M215" t="n">
-        <v>5</v>
+        <v>52</v>
       </c>
       <c r="N215" t="n">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="O215" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="P215" t="inlineStr">
         <is>
-          <t>POINT (-119.99534 38.89388)</t>
+          <t>POINT (-121.8144 37.6927)</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>KOGB</t>
+          <t>KGGW</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-04T00:00:00</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H216" t="n">
-        <v>33.4568</v>
+        <v>48.2138</v>
       </c>
       <c r="I216" t="n">
-        <v>-80.8595</v>
+        <v>-106.6214</v>
       </c>
       <c r="J216" t="n">
         <v>4</v>
       </c>
       <c r="K216" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>OGB</t>
+          <t>GGW</t>
         </is>
       </c>
       <c r="M216" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="N216" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="O216" t="n">
         <v>4</v>
       </c>
       <c r="P216" t="inlineStr">
         <is>
-          <t>POINT (-80.8595 33.4568)</t>
+          <t>POINT (-106.6214 48.2138)</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>KATL</t>
+          <t>KJAX</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H217" t="n">
-        <v>33.6301</v>
+        <v>30.49406</v>
       </c>
       <c r="I217" t="n">
-        <v>-84.4418</v>
+        <v>-81.68786</v>
       </c>
       <c r="J217" t="n">
         <v>4</v>
       </c>
       <c r="K217" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>ATL</t>
+          <t>JAX</t>
         </is>
       </c>
       <c r="M217" t="n">
-        <v>-4</v>
+        <v>-1</v>
       </c>
       <c r="N217" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="O217" t="n">
         <v>4</v>
       </c>
       <c r="P217" t="inlineStr">
         <is>
-          <t>POINT (-84.4418 33.6301)</t>
+          <t>POINT (-81.68786 30.49406)</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>KSPG</t>
+          <t>KSEA</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
+          <t>2026-07-11T00:00:00</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="D218" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H218" t="n">
-        <v>27.76511</v>
+        <v>47.44469</v>
       </c>
       <c r="I218" t="n">
-        <v>-82.62697</v>
+        <v>-122.31437</v>
       </c>
       <c r="J218" t="n">
         <v>-4</v>
       </c>
       <c r="K218" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>SPG</t>
+          <t>SEA</t>
         </is>
       </c>
       <c r="M218" t="n">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="N218" t="n">
-        <v>-4</v>
+        <v>-8</v>
       </c>
       <c r="O218" t="n">
         <v>-4</v>
       </c>
       <c r="P218" t="inlineStr">
         <is>
-          <t>POINT (-82.62697 27.76511)</t>
+          <t>POINT (-122.31437 47.44469)</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>KUKI</t>
+          <t>KREO</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>2026-05-28T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H219" t="n">
-        <v>39.1258</v>
+        <v>42.59056</v>
       </c>
       <c r="I219" t="n">
-        <v>-123.2008</v>
+        <v>-117.86444</v>
       </c>
       <c r="J219" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>UKI</t>
+          <t>REO</t>
         </is>
       </c>
       <c r="M219" t="n">
-        <v>52</v>
+        <v>5</v>
       </c>
       <c r="N219" t="n">
-        <v>-3</v>
+        <v>10</v>
       </c>
       <c r="O219" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="P219" t="inlineStr">
         <is>
-          <t>POINT (-123.2008 39.1258)</t>
+          <t>POINT (-117.86444 42.59056)</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>KBTV</t>
+          <t>KRBL</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-06-08T00:00:00</t>
         </is>
       </c>
       <c r="H220" t="n">
-        <v>44.47</v>
+        <v>40.1519</v>
       </c>
       <c r="I220" t="n">
-        <v>-73.15000000000001</v>
+        <v>-122.2536</v>
       </c>
       <c r="J220" t="n">
         <v>-4</v>
       </c>
       <c r="K220" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>BTV</t>
+          <t>RBL</t>
         </is>
       </c>
       <c r="M220" t="n">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="N220" t="n">
-        <v>-3</v>
+        <v>-4</v>
       </c>
       <c r="O220" t="n">
         <v>-4</v>
       </c>
       <c r="P220" t="inlineStr">
         <is>
-          <t>POINT (-73.15 44.47)</t>
+          <t>POINT (-122.2536 40.1519)</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>KGGW</t>
+          <t>KCEZ</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>2026-07-04T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="E221" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H221" t="n">
-        <v>48.2138</v>
+        <v>37.303</v>
       </c>
       <c r="I221" t="n">
-        <v>-106.6214</v>
+        <v>-108.62806</v>
       </c>
       <c r="J221" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>GGW</t>
+          <t>CEZ</t>
         </is>
       </c>
       <c r="M221" t="n">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="N221" t="n">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="O221" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="P221" t="inlineStr">
         <is>
-          <t>POINT (-106.6214 48.2138)</t>
+          <t>POINT (-108.62806 37.303)</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>KPOU</t>
+          <t>KBTV</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H222" t="n">
-        <v>41.62658</v>
+        <v>44.47</v>
       </c>
       <c r="I222" t="n">
-        <v>-73.88419</v>
+        <v>-73.15000000000001</v>
       </c>
       <c r="J222" t="n">
         <v>-4</v>
       </c>
       <c r="K222" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>POU</t>
+          <t>BTV</t>
         </is>
       </c>
       <c r="M222" t="n">
         <v>1</v>
       </c>
       <c r="N222" t="n">
         <v>-3</v>
       </c>
       <c r="O222" t="n">
         <v>-4</v>
       </c>
       <c r="P222" t="inlineStr">
         <is>
-          <t>POINT (-73.88419 41.62658)</t>
+          <t>POINT (-73.15 44.47)</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>KREO</t>
+          <t>KLIT</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H223" t="n">
-        <v>42.59056</v>
+        <v>34.7273</v>
       </c>
       <c r="I223" t="n">
-        <v>-117.86444</v>
+        <v>-92.23573</v>
       </c>
       <c r="J223" t="n">
         <v>4</v>
       </c>
       <c r="K223" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>REO</t>
+          <t>LIT</t>
         </is>
       </c>
       <c r="M223" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N223" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="O223" t="n">
         <v>4</v>
       </c>
       <c r="P223" t="inlineStr">
         <is>
-          <t>POINT (-117.86444 42.59056)</t>
+          <t>POINT (-92.23573 34.7273)</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>KPHX</t>
+          <t>PADQ</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
+          <t>2026-07-11T00:00:00</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="D224" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H224" t="n">
-        <v>33.43428</v>
+        <v>57.74997</v>
       </c>
       <c r="I224" t="n">
-        <v>-112.01158</v>
+        <v>-152.49386</v>
       </c>
       <c r="J224" t="n">
         <v>-4</v>
       </c>
       <c r="K224" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>PHX</t>
+          <t>ADQ</t>
         </is>
       </c>
       <c r="M224" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="N224" t="n">
-        <v>-4</v>
+        <v>-8</v>
       </c>
       <c r="O224" t="n">
         <v>-4</v>
       </c>
       <c r="P224" t="inlineStr">
         <is>
-          <t>POINT (-112.01158 33.43428)</t>
+          <t>POINT (-152.49386 57.74997)</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>KBWG</t>
+          <t>KPHX</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="E225" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H225" t="n">
-        <v>36.96453</v>
+        <v>33.43428</v>
       </c>
       <c r="I225" t="n">
-        <v>-86.41967</v>
+        <v>-112.01158</v>
       </c>
       <c r="J225" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>BWG</t>
+          <t>PHX</t>
         </is>
       </c>
       <c r="M225" t="n">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="N225" t="n">
-        <v>6</v>
+        <v>-4</v>
       </c>
       <c r="O225" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="P225" t="inlineStr">
         <is>
-          <t>POINT (-86.41967 36.96453)</t>
+          <t>POINT (-112.01158 33.43428)</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>KCSG</t>
+          <t>KBIL</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H226" t="n">
-        <v>32.51611</v>
+        <v>45.8069</v>
       </c>
       <c r="I226" t="n">
-        <v>-84.94222000000001</v>
+        <v>-108.5422</v>
       </c>
       <c r="J226" t="n">
         <v>4</v>
       </c>
       <c r="K226" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>CSG</t>
+          <t>BIL</t>
         </is>
       </c>
       <c r="M226" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N226" t="n">
-        <v>-1</v>
+        <v>12</v>
       </c>
       <c r="O226" t="n">
         <v>4</v>
       </c>
       <c r="P226" t="inlineStr">
         <is>
-          <t>POINT (-84.94222 32.51611)</t>
+          <t>POINT (-108.5422 45.8069)</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>KLNK</t>
+          <t>KLVM</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H227" t="n">
-        <v>40.84782</v>
+        <v>45.7</v>
       </c>
       <c r="I227" t="n">
-        <v>-96.76474</v>
+        <v>-110.45</v>
       </c>
       <c r="J227" t="n">
         <v>4</v>
       </c>
       <c r="K227" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>LNK</t>
+          <t>LVM</t>
         </is>
       </c>
       <c r="M227" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N227" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="O227" t="n">
         <v>4</v>
       </c>
       <c r="P227" t="inlineStr">
         <is>
-          <t>POINT (-96.76474 40.84782)</t>
+          <t>POINT (-110.45 45.7)</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>KJAX</t>
+          <t>KMCK</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H228" t="n">
-        <v>30.49406</v>
+        <v>40.20628</v>
       </c>
       <c r="I228" t="n">
-        <v>-81.68786</v>
+        <v>-100.59208</v>
       </c>
       <c r="J228" t="n">
         <v>4</v>
       </c>
       <c r="K228" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>JAX</t>
+          <t>MCK</t>
         </is>
       </c>
       <c r="M228" t="n">
-        <v>-1</v>
+        <v>10</v>
       </c>
       <c r="N228" t="n">
         <v>1</v>
       </c>
       <c r="O228" t="n">
         <v>4</v>
       </c>
       <c r="P228" t="inlineStr">
         <is>
-          <t>POINT (-81.68786 30.49406)</t>
+          <t>POINT (-100.59208 40.20628)</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>KBGR</t>
+          <t>KMOB</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H229" t="n">
-        <v>44.80744</v>
+        <v>30.68833</v>
       </c>
       <c r="I229" t="n">
-        <v>-68.82814</v>
+        <v>-88.24556</v>
       </c>
       <c r="J229" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>BGR</t>
+          <t>MOB</t>
         </is>
       </c>
       <c r="M229" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="N229" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="O229" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="P229" t="inlineStr">
         <is>
-          <t>POINT (-68.82814 44.80744)</t>
+          <t>POINT (-88.24556 30.68833)</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>KSAD</t>
+          <t>KTUS</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H230" t="n">
-        <v>32.85472</v>
+        <v>32.12027</v>
       </c>
       <c r="I230" t="n">
-        <v>-109.63528</v>
+        <v>-110.93798</v>
       </c>
       <c r="J230" t="n">
         <v>-4</v>
       </c>
       <c r="K230" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>SAD</t>
+          <t>TUS</t>
         </is>
       </c>
       <c r="M230" t="n">
-        <v>5</v>
+        <v>-4</v>
       </c>
       <c r="N230" t="n">
-        <v>2</v>
+        <v>-4</v>
       </c>
       <c r="O230" t="n">
         <v>-4</v>
       </c>
       <c r="P230" t="inlineStr">
         <is>
-          <t>POINT (-109.63528 32.85472)</t>
+          <t>POINT (-110.93798 32.12027)</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>KSNS</t>
+          <t>KMRY</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>2026-06-19T00:00:00</t>
+          <t>2026-06-27T00:00:00</t>
         </is>
       </c>
       <c r="H231" t="n">
-        <v>36.66361</v>
+        <v>36.587</v>
       </c>
       <c r="I231" t="n">
-        <v>-121.60806</v>
+        <v>-121.84294</v>
       </c>
       <c r="J231" t="n">
         <v>-4</v>
       </c>
       <c r="K231" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>SNS</t>
+          <t>MRY</t>
         </is>
       </c>
       <c r="M231" t="n">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="N231" t="n">
         <v>8</v>
       </c>
       <c r="O231" t="n">
         <v>-4</v>
       </c>
       <c r="P231" t="inlineStr">
         <is>
-          <t>POINT (-121.60806 36.66361)</t>
+          <t>POINT (-121.84294 36.587)</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>KSEA</t>
+          <t>KSPD</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H232" t="n">
-        <v>47.44469</v>
+        <v>37.28333</v>
       </c>
       <c r="I232" t="n">
-        <v>-122.31437</v>
+        <v>-102.61389</v>
       </c>
       <c r="J232" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>SEA</t>
+          <t>SPD</t>
         </is>
       </c>
       <c r="M232" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="N232" t="n">
-        <v>-8</v>
+        <v>2</v>
       </c>
       <c r="O232" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="P232" t="inlineStr">
         <is>
-          <t>POINT (-122.31437 47.44469)</t>
+          <t>POINT (-102.61389 37.28333)</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>KMLU</t>
+          <t>KJAN</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="H233" t="n">
-        <v>32.51086</v>
+        <v>32.32</v>
       </c>
       <c r="I233" t="n">
-        <v>-92.03769</v>
+        <v>-90.08</v>
       </c>
       <c r="J233" t="n">
         <v>4</v>
       </c>
       <c r="K233" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>MLU</t>
+          <t>JAN</t>
         </is>
       </c>
       <c r="M233" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N233" t="n">
         <v>3</v>
       </c>
       <c r="O233" t="n">
         <v>4</v>
       </c>
       <c r="P233" t="inlineStr">
         <is>
-          <t>POINT (-92.03769 32.51086)</t>
+          <t>POINT (-90.08 32.32)</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>K1V4</t>
+          <t>KMVL</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="D234" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H234" t="n">
-        <v>44.42</v>
+        <v>44.53461</v>
       </c>
       <c r="I234" t="n">
-        <v>-72.02</v>
+        <v>-72.614</v>
       </c>
       <c r="J234" t="n">
         <v>-4</v>
       </c>
       <c r="K234" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>1V4</t>
+          <t>MVL</t>
         </is>
       </c>
       <c r="M234" t="n">
         <v>1</v>
       </c>
       <c r="N234" t="n">
-        <v>-4</v>
+        <v>1</v>
       </c>
       <c r="O234" t="n">
         <v>-4</v>
       </c>
       <c r="P234" t="inlineStr">
         <is>
-          <t>POINT (-72.02 44.42)</t>
+          <t>POINT (-72.614 44.53461)</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>KMRY</t>
+          <t>KCNK</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>2026-06-27T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H235" t="n">
-        <v>36.587</v>
+        <v>39.55</v>
       </c>
       <c r="I235" t="n">
-        <v>-121.84294</v>
+        <v>-97.65000000000001</v>
       </c>
       <c r="J235" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>MRY</t>
+          <t>CNK</t>
         </is>
       </c>
       <c r="M235" t="n">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="N235" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="O235" t="n">
-        <v>-4</v>
+        <v>4</v>
       </c>
       <c r="P235" t="inlineStr">
         <is>
-          <t>POINT (-121.84294 36.587)</t>
+          <t>POINT (-97.65 39.55)</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>KLIT</t>
+          <t>KCHA</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>2026-07-07T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H236" t="n">
-        <v>34.7273</v>
+        <v>35.03528</v>
       </c>
       <c r="I236" t="n">
-        <v>-92.23573</v>
+        <v>-85.20381</v>
       </c>
       <c r="J236" t="n">
         <v>4</v>
       </c>
       <c r="K236" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>LIT</t>
+          <t>CHA</t>
         </is>
       </c>
       <c r="M236" t="n">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="N236" t="n">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="O236" t="n">
         <v>4</v>
       </c>
       <c r="P236" t="inlineStr">
         <is>
-          <t>POINT (-92.23573 34.7273)</t>
+          <t>POINT (-85.20381 35.03528)</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>KEWN</t>
+          <t>KVPC</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-06-25T00:00:00</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H237" t="n">
-        <v>35.0675</v>
+        <v>34.12315</v>
       </c>
       <c r="I237" t="n">
-        <v>-77.04722</v>
+        <v>-84.84871</v>
       </c>
       <c r="J237" t="n">
         <v>4</v>
       </c>
       <c r="K237" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>EWN</t>
+          <t>VPC</t>
         </is>
       </c>
       <c r="M237" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="N237" t="n">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="O237" t="n">
         <v>4</v>
       </c>
       <c r="P237" t="inlineStr">
         <is>
-          <t>POINT (-77.04722 35.0675)</t>
+          <t>POINT (-84.84871 34.12315)</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>KMCK</t>
+          <t>KOAK</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="E238" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-06-27T00:00:00</t>
         </is>
       </c>
       <c r="H238" t="n">
-        <v>40.20628</v>
+        <v>37.72128</v>
       </c>
       <c r="I238" t="n">
-        <v>-100.59208</v>
+        <v>-122.22072</v>
       </c>
       <c r="J238" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>MCK</t>
+          <t>OAK</t>
         </is>
       </c>
       <c r="M238" t="n">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="N238" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="O238" t="n">
-        <v>4</v>
+        <v>-4</v>
       </c>
       <c r="P238" t="inlineStr">
         <is>
-          <t>POINT (-100.59208 40.20628)</t>
+          <t>POINT (-122.22072 37.72128)</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>KEYW</t>
+          <t>KITR</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H239" t="n">
-        <v>24.5561111</v>
+        <v>39.2425</v>
       </c>
       <c r="I239" t="n">
-        <v>-81.7595556</v>
+        <v>-102.28539</v>
       </c>
       <c r="J239" t="n">
-        <v>-3</v>
+        <v>4</v>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>EYW</t>
+          <t>ITR</t>
         </is>
       </c>
       <c r="M239" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="N239" t="n">
-        <v>2</v>
+        <v>-6</v>
       </c>
       <c r="O239" t="n">
-        <v>-3</v>
+        <v>4</v>
       </c>
       <c r="P239" t="inlineStr">
         <is>
-          <t>POINT (-81.7595556 24.5561111)</t>
+          <t>POINT (-102.28539 39.2425)</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>KLND</t>
+          <t>KSHR</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>2026-07-04T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>2026-06-25T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H240" t="n">
-        <v>42.81524</v>
+        <v>44.77</v>
       </c>
       <c r="I240" t="n">
-        <v>-108.72984</v>
+        <v>-106.97</v>
       </c>
       <c r="J240" t="n">
         <v>3</v>
       </c>
       <c r="K240" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>LND</t>
+          <t>SHR</t>
         </is>
       </c>
       <c r="M240" t="n">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="N240" t="n">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="O240" t="n">
         <v>3</v>
       </c>
       <c r="P240" t="inlineStr">
         <is>
-          <t>POINT (-108.72984 42.81524)</t>
+          <t>POINT (-106.97 44.77)</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>KMKL</t>
+          <t>KANJ</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="E241" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H241" t="n">
-        <v>35.59306</v>
+        <v>46.47922</v>
       </c>
       <c r="I241" t="n">
-        <v>-88.91667</v>
+        <v>-84.36839000000001</v>
       </c>
       <c r="J241" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>MKL</t>
+          <t>ANJ</t>
         </is>
       </c>
       <c r="M241" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="N241" t="n">
-        <v>11</v>
+        <v>-2</v>
       </c>
       <c r="O241" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P241" t="inlineStr">
         <is>
-          <t>POINT (-88.91667 35.59306)</t>
+          <t>POINT (-84.36839 46.47922)</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>KVGT</t>
+          <t>KCGI</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>2026-06-24T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H242" t="n">
-        <v>36.212</v>
+        <v>37.22532</v>
       </c>
       <c r="I242" t="n">
-        <v>-115.194</v>
+        <v>-89.57075</v>
       </c>
       <c r="J242" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>VGT</t>
+          <t>CGI</t>
         </is>
       </c>
       <c r="M242" t="n">
-        <v>25</v>
+        <v>-2</v>
       </c>
       <c r="N242" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="O242" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="P242" t="inlineStr">
         <is>
-          <t>POINT (-115.194 36.212)</t>
+          <t>POINT (-89.57075 37.22532)</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>KGIF</t>
+          <t>KEYW</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="H243" t="n">
-        <v>28.06292</v>
+        <v>24.5561111</v>
       </c>
       <c r="I243" t="n">
-        <v>-81.75331</v>
+        <v>-81.7595556</v>
       </c>
       <c r="J243" t="n">
         <v>-3</v>
       </c>
       <c r="K243" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>GIF</t>
+          <t>EYW</t>
         </is>
       </c>
       <c r="M243" t="n">
-        <v>-1</v>
+        <v>8</v>
       </c>
       <c r="N243" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O243" t="n">
         <v>-3</v>
       </c>
       <c r="P243" t="inlineStr">
         <is>
-          <t>POINT (-81.75331 28.06292)</t>
+          <t>POINT (-81.7595556 24.5561111)</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>KTAD</t>
+          <t>KMOD</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="E244" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-05-29T00:00:00</t>
         </is>
       </c>
       <c r="H244" t="n">
-        <v>37.25938</v>
+        <v>37.62582</v>
       </c>
       <c r="I244" t="n">
-        <v>-104.34068</v>
+        <v>-120.95442</v>
       </c>
       <c r="J244" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>TAD</t>
+          <t>MOD</t>
         </is>
       </c>
       <c r="M244" t="n">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="N244" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="O244" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P244" t="inlineStr">
         <is>
-          <t>POINT (-104.34068 37.25938)</t>
+          <t>POINT (-120.95442 37.62582)</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>KLZK</t>
+          <t>KFMY</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>2026-07-17T00:00:00</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="C245" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H245" t="n">
-        <v>34.835</v>
+        <v>26.58495</v>
       </c>
       <c r="I245" t="n">
-        <v>-92.25944</v>
+        <v>-81.86145</v>
       </c>
       <c r="J245" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>LZK</t>
+          <t>FMY</t>
         </is>
       </c>
       <c r="M245" t="n">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="N245" t="n">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="O245" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P245" t="inlineStr">
         <is>
-          <t>POINT (-92.25944 34.835)</t>
+          <t>POINT (-81.86145 26.58495)</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>KVIH</t>
+          <t>KLND</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-04T00:00:00</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-06-25T00:00:00</t>
         </is>
       </c>
       <c r="H246" t="n">
-        <v>38.13</v>
+        <v>42.81524</v>
       </c>
       <c r="I246" t="n">
-        <v>-91.77</v>
+        <v>-108.72984</v>
       </c>
       <c r="J246" t="n">
         <v>3</v>
       </c>
       <c r="K246" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>VIH</t>
+          <t>LND</t>
         </is>
       </c>
       <c r="M246" t="n">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="N246" t="n">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="O246" t="n">
         <v>3</v>
       </c>
       <c r="P246" t="inlineStr">
         <is>
-          <t>POINT (-91.77 38.13)</t>
+          <t>POINT (-108.72984 42.81524)</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>KPGD</t>
+          <t>KOJC</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="G247" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="H247" t="n">
-        <v>26.91722</v>
+        <v>38.85</v>
       </c>
       <c r="I247" t="n">
-        <v>-81.99139</v>
+        <v>-94.73917</v>
       </c>
       <c r="J247" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>PGD</t>
+          <t>OJC</t>
         </is>
       </c>
       <c r="M247" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="N247" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="O247" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="P247" t="inlineStr">
         <is>
-          <t>POINT (-81.99139 26.91722)</t>
+          <t>POINT (-94.73917 38.85)</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>KTPA</t>
+          <t>KHQM</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
+          <t>2026-07-13T00:00:00</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>2026-07-15T00:00:00</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="F248" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H248" t="n">
-        <v>27.9619</v>
+        <v>46.97119</v>
       </c>
       <c r="I248" t="n">
-        <v>-82.5403</v>
+        <v>-123.93656</v>
       </c>
       <c r="J248" t="n">
         <v>-3</v>
       </c>
       <c r="K248" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>TPA</t>
+          <t>HQM</t>
         </is>
       </c>
       <c r="M248" t="n">
         <v>-1</v>
       </c>
       <c r="N248" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O248" t="n">
         <v>-3</v>
       </c>
       <c r="P248" t="inlineStr">
         <is>
-          <t>POINT (-82.5403 27.9619)</t>
+          <t>POINT (-123.93656 46.97119)</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>KJST</t>
+          <t>KBDE</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H249" t="n">
-        <v>40.31611</v>
+        <v>48.72844</v>
       </c>
       <c r="I249" t="n">
-        <v>-78.83394</v>
+        <v>-94.61221999999999</v>
       </c>
       <c r="J249" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>JST</t>
+          <t>BDE</t>
         </is>
       </c>
       <c r="M249" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="N249" t="n">
-        <v>-1</v>
+        <v>10</v>
       </c>
       <c r="O249" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="P249" t="inlineStr">
         <is>
-          <t>POINT (-78.83394 40.31611)</t>
+          <t>POINT (-94.61222 48.72844)</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>KHQM</t>
+          <t>KTCL</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="D250" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H250" t="n">
-        <v>46.97119</v>
+        <v>33.2119</v>
       </c>
       <c r="I250" t="n">
-        <v>-123.93656</v>
+        <v>-87.6161</v>
       </c>
       <c r="J250" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L250" t="inlineStr">
         <is>
-          <t>HQM</t>
+          <t>TCL</t>
         </is>
       </c>
       <c r="M250" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="N250" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="O250" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="P250" t="inlineStr">
         <is>
-          <t>POINT (-123.93656 46.97119)</t>
+          <t>POINT (-87.6161 33.2119)</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>KSRQ</t>
+          <t>KLAA</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H251" t="n">
-        <v>27.40139</v>
+        <v>38.07</v>
       </c>
       <c r="I251" t="n">
-        <v>-82.55861</v>
+        <v>-102.68806</v>
       </c>
       <c r="J251" t="n">
+        <v>3</v>
+      </c>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>#FF0000</t>
+        </is>
+      </c>
+      <c r="L251" t="inlineStr">
+        <is>
+          <t>LAA</t>
+        </is>
+      </c>
+      <c r="M251" t="n">
+        <v>9</v>
+      </c>
+      <c r="N251" t="n">
         <v>-3</v>
       </c>
-      <c r="K251" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="O251" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="P251" t="inlineStr">
         <is>
-          <t>POINT (-82.55861 27.40139)</t>
+          <t>POINT (-102.68806 38.07)</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>KLAA</t>
+          <t>KP28</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="D252" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H252" t="n">
-        <v>38.07</v>
+        <v>37.28389</v>
       </c>
       <c r="I252" t="n">
-        <v>-102.68806</v>
+        <v>-98.55278</v>
       </c>
       <c r="J252" t="n">
         <v>3</v>
       </c>
       <c r="K252" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L252" t="inlineStr">
         <is>
-          <t>LAA</t>
+          <t>P28</t>
         </is>
       </c>
       <c r="M252" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="N252" t="n">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="O252" t="n">
         <v>3</v>
       </c>
       <c r="P252" t="inlineStr">
         <is>
-          <t>POINT (-102.68806 38.07)</t>
+          <t>POINT (-98.55278 37.28389)</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>KMOD</t>
+          <t>KSYR</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>2026-05-29T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H253" t="n">
-        <v>37.62582</v>
+        <v>43.11119</v>
       </c>
       <c r="I253" t="n">
-        <v>-120.95442</v>
+        <v>-76.10630999999999</v>
       </c>
       <c r="J253" t="n">
         <v>-3</v>
       </c>
       <c r="K253" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L253" t="inlineStr">
         <is>
-          <t>MOD</t>
+          <t>SYR</t>
         </is>
       </c>
       <c r="M253" t="n">
-        <v>51</v>
+        <v>1</v>
       </c>
       <c r="N253" t="n">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="O253" t="n">
         <v>-3</v>
       </c>
       <c r="P253" t="inlineStr">
         <is>
-          <t>POINT (-120.95442 37.62582)</t>
+          <t>POINT (-76.10631 43.11119)</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>KTCL</t>
+          <t>KPBG</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="E254" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H254" t="n">
-        <v>33.2119</v>
+        <v>44.65094</v>
       </c>
       <c r="I254" t="n">
-        <v>-87.6161</v>
+        <v>-73.46814000000001</v>
       </c>
       <c r="J254" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>TCL</t>
+          <t>PBG</t>
         </is>
       </c>
       <c r="M254" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="N254" t="n">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="O254" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P254" t="inlineStr">
         <is>
-          <t>POINT (-87.6161 33.2119)</t>
+          <t>POINT (-73.46814 44.65094)</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>KFMY</t>
+          <t>KCON</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
+          <t>2026-07-15T00:00:00</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>2026-07-16T00:00:00</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="D255" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H255" t="n">
-        <v>26.58495</v>
+        <v>43.19528</v>
       </c>
       <c r="I255" t="n">
-        <v>-81.86145</v>
+        <v>-71.50111</v>
       </c>
       <c r="J255" t="n">
         <v>-3</v>
       </c>
       <c r="K255" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>FMY</t>
+          <t>CON</t>
         </is>
       </c>
       <c r="M255" t="n">
         <v>-2</v>
       </c>
       <c r="N255" t="n">
-        <v>-2</v>
+        <v>-4</v>
       </c>
       <c r="O255" t="n">
         <v>-3</v>
       </c>
       <c r="P255" t="inlineStr">
         <is>
-          <t>POINT (-81.86145 26.58495)</t>
+          <t>POINT (-71.50111 43.19528)</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>KVSF</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
@@ -18348,1024 +18348,1024 @@
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
           <t>VSF</t>
         </is>
       </c>
       <c r="M256" t="n">
         <v>1</v>
       </c>
       <c r="N256" t="n">
         <v>-5</v>
       </c>
       <c r="O256" t="n">
         <v>-3</v>
       </c>
       <c r="P256" t="inlineStr">
         <is>
           <t>POINT (-72.51731 43.34363)</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>KCGI</t>
+          <t>KLMT</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="C257" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-06-26T00:00:00</t>
         </is>
       </c>
       <c r="H257" t="n">
-        <v>37.22532</v>
+        <v>42.14694</v>
       </c>
       <c r="I257" t="n">
-        <v>-89.57075</v>
+        <v>-121.72417</v>
       </c>
       <c r="J257" t="n">
         <v>3</v>
       </c>
       <c r="K257" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>CGI</t>
+          <t>LMT</t>
         </is>
       </c>
       <c r="M257" t="n">
-        <v>-2</v>
+        <v>23</v>
       </c>
       <c r="N257" t="n">
-        <v>5</v>
+        <v>-5</v>
       </c>
       <c r="O257" t="n">
         <v>3</v>
       </c>
       <c r="P257" t="inlineStr">
         <is>
-          <t>POINT (-89.57075 37.22532)</t>
+          <t>POINT (-121.72417 42.14694)</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>KALB</t>
+          <t>KMTH</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H258" t="n">
-        <v>42.75757</v>
+        <v>24.72619</v>
       </c>
       <c r="I258" t="n">
-        <v>-73.80361000000001</v>
+        <v>-81.05136</v>
       </c>
       <c r="J258" t="n">
         <v>-3</v>
       </c>
       <c r="K258" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>ALB</t>
+          <t>MTH</t>
         </is>
       </c>
       <c r="M258" t="n">
         <v>1</v>
       </c>
       <c r="N258" t="n">
-        <v>-4</v>
+        <v>8</v>
       </c>
       <c r="O258" t="n">
         <v>-3</v>
       </c>
       <c r="P258" t="inlineStr">
         <is>
-          <t>POINT (-73.80361 42.75757)</t>
+          <t>POINT (-81.05136 24.72619)</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>KCEC</t>
+          <t>KORH</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>2026-06-26T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H259" t="n">
-        <v>41.7837</v>
+        <v>42.26734</v>
       </c>
       <c r="I259" t="n">
-        <v>-124.238</v>
+        <v>-71.87571</v>
       </c>
       <c r="J259" t="n">
         <v>-3</v>
       </c>
       <c r="K259" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>CEC</t>
+          <t>ORH</t>
         </is>
       </c>
       <c r="M259" t="n">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="N259" t="n">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="O259" t="n">
         <v>-3</v>
       </c>
       <c r="P259" t="inlineStr">
         <is>
-          <t>POINT (-124.238 41.7837)</t>
+          <t>POINT (-71.87571 42.26734)</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>KHGR</t>
+          <t>KGIF</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H260" t="n">
-        <v>39.70778</v>
+        <v>28.06292</v>
       </c>
       <c r="I260" t="n">
-        <v>-77.72972</v>
+        <v>-81.75331</v>
       </c>
       <c r="J260" t="n">
         <v>-3</v>
       </c>
       <c r="K260" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>HGR</t>
+          <t>GIF</t>
         </is>
       </c>
       <c r="M260" t="n">
+        <v>-1</v>
+      </c>
+      <c r="N260" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2</v>
       </c>
       <c r="O260" t="n">
         <v>-3</v>
       </c>
       <c r="P260" t="inlineStr">
         <is>
-          <t>POINT (-77.72972 39.70778)</t>
+          <t>POINT (-81.75331 28.06292)</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>KPDK</t>
+          <t>KGWO</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>2026-07-05T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H261" t="n">
-        <v>33.87561</v>
+        <v>33.49433</v>
       </c>
       <c r="I261" t="n">
-        <v>-84.30197</v>
+        <v>-90.08471</v>
       </c>
       <c r="J261" t="n">
         <v>3</v>
       </c>
       <c r="K261" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
-          <t>PDK</t>
+          <t>GWO</t>
         </is>
       </c>
       <c r="M261" t="n">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="N261" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="O261" t="n">
         <v>3</v>
       </c>
       <c r="P261" t="inlineStr">
         <is>
-          <t>POINT (-84.30197 33.87561)</t>
+          <t>POINT (-90.08471 33.49433)</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>KBDL</t>
+          <t>KMEM</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="D262" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H262" t="n">
-        <v>41.9381</v>
+        <v>35.06111</v>
       </c>
       <c r="I262" t="n">
-        <v>-72.6825</v>
+        <v>-89.985</v>
       </c>
       <c r="J262" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>BDL</t>
+          <t>MEM</t>
         </is>
       </c>
       <c r="M262" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N262" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="O262" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="P262" t="inlineStr">
         <is>
-          <t>POINT (-72.6825 41.9381)</t>
+          <t>POINT (-89.985 35.06111)</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>KPBG</t>
+          <t>KSMX</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="D263" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="H263" t="n">
-        <v>44.65094</v>
+        <v>34.9</v>
       </c>
       <c r="I263" t="n">
-        <v>-73.46814000000001</v>
+        <v>-120.45</v>
       </c>
       <c r="J263" t="n">
         <v>-3</v>
       </c>
       <c r="K263" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>PBG</t>
+          <t>SMX</t>
         </is>
       </c>
       <c r="M263" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="N263" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="O263" t="n">
         <v>-3</v>
       </c>
       <c r="P263" t="inlineStr">
         <is>
-          <t>POINT (-73.46814 44.65094)</t>
+          <t>POINT (-120.45 34.9)</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>PGUM</t>
+          <t>KSTS</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-06-25T00:00:00</t>
         </is>
       </c>
       <c r="H264" t="n">
-        <v>13.4838738</v>
+        <v>38.50899</v>
       </c>
       <c r="I264" t="n">
-        <v>144.7971703</v>
+        <v>-122.81288</v>
       </c>
       <c r="J264" t="n">
         <v>-3</v>
       </c>
       <c r="K264" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>GUM</t>
+          <t>STS</t>
         </is>
       </c>
       <c r="M264" t="n">
-        <v>-1</v>
+        <v>24</v>
       </c>
       <c r="N264" t="n">
         <v>-1</v>
       </c>
       <c r="O264" t="n">
         <v>-3</v>
       </c>
       <c r="P264" t="inlineStr">
         <is>
-          <t>POINT (144.7971703 13.4838738)</t>
+          <t>POINT (-122.81288 38.50899)</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>KAPF</t>
+          <t>KGLH</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H265" t="n">
-        <v>26.1525</v>
+        <v>33.48288</v>
       </c>
       <c r="I265" t="n">
-        <v>-81.77528</v>
+        <v>-90.98560999999999</v>
       </c>
       <c r="J265" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>APF</t>
+          <t>GLH</t>
         </is>
       </c>
       <c r="M265" t="n">
-        <v>-3</v>
+        <v>4</v>
       </c>
       <c r="N265" t="n">
         <v>1</v>
       </c>
       <c r="O265" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="P265" t="inlineStr">
         <is>
-          <t>POINT (-81.77528 26.1525)</t>
+          <t>POINT (-90.98561 33.48288)</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>KGLH</t>
+          <t>KSAV</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H266" t="n">
-        <v>33.48288</v>
+        <v>32.12758</v>
       </c>
       <c r="I266" t="n">
-        <v>-90.98560999999999</v>
+        <v>-81.20214</v>
       </c>
       <c r="J266" t="n">
         <v>3</v>
       </c>
       <c r="K266" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>GLH</t>
+          <t>SAV</t>
         </is>
       </c>
       <c r="M266" t="n">
+        <v>3</v>
+      </c>
+      <c r="N266" t="n">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="O266" t="n">
         <v>3</v>
       </c>
       <c r="P266" t="inlineStr">
         <is>
-          <t>POINT (-90.98561 33.48288)</t>
+          <t>POINT (-81.20214 32.12758)</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>KBNA</t>
+          <t>KPDT</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="E267" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F267" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="G267" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="H267" t="n">
-        <v>36.11889</v>
+        <v>45.69506</v>
       </c>
       <c r="I267" t="n">
-        <v>-86.68917</v>
+        <v>-118.84144</v>
       </c>
       <c r="J267" t="n">
+        <v>-3</v>
+      </c>
+      <c r="K267" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L267" t="inlineStr">
+        <is>
+          <t>PDT</t>
+        </is>
+      </c>
+      <c r="M267" t="n">
         <v>3</v>
       </c>
-      <c r="K267" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M267" t="n">
+      <c r="N267" t="n">
         <v>-3</v>
       </c>
-      <c r="N267" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="O267" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P267" t="inlineStr">
         <is>
-          <t>POINT (-86.68917 36.11889)</t>
+          <t>POINT (-118.84144 45.69506)</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>KSAV</t>
+          <t>KSDB</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="E268" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-05-28T00:00:00</t>
         </is>
       </c>
       <c r="H268" t="n">
-        <v>32.12758</v>
+        <v>34.74338</v>
       </c>
       <c r="I268" t="n">
-        <v>-81.20214</v>
+        <v>-118.7253</v>
       </c>
       <c r="J268" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>SAV</t>
+          <t>SDB</t>
         </is>
       </c>
       <c r="M268" t="n">
-        <v>3</v>
+        <v>52</v>
       </c>
       <c r="N268" t="n">
-        <v>4</v>
+        <v>-3</v>
       </c>
       <c r="O268" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P268" t="inlineStr">
         <is>
-          <t>POINT (-81.20214 32.12758)</t>
+          <t>POINT (-118.7253 34.74338)</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>KROC</t>
+          <t>KAPC</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-05-28T00:00:00</t>
         </is>
       </c>
       <c r="H269" t="n">
-        <v>43.1167</v>
+        <v>38.21319</v>
       </c>
       <c r="I269" t="n">
-        <v>-77.6767</v>
+        <v>-122.28069</v>
       </c>
       <c r="J269" t="n">
         <v>-3</v>
       </c>
       <c r="K269" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>ROC</t>
+          <t>APC</t>
         </is>
       </c>
       <c r="M269" t="n">
-        <v>1</v>
+        <v>52</v>
       </c>
       <c r="N269" t="n">
-        <v>-1</v>
+        <v>-4</v>
       </c>
       <c r="O269" t="n">
         <v>-3</v>
       </c>
       <c r="P269" t="inlineStr">
         <is>
-          <t>POINT (-77.6767 43.1167)</t>
+          <t>POINT (-122.28069 38.21319)</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>KMEM</t>
+          <t>KAOO</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="C270" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D270" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="E270" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H270" t="n">
-        <v>35.06111</v>
+        <v>40.29636</v>
       </c>
       <c r="I270" t="n">
-        <v>-89.985</v>
+        <v>-78.32003</v>
       </c>
       <c r="J270" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>MEM</t>
+          <t>AOO</t>
         </is>
       </c>
       <c r="M270" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N270" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="O270" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P270" t="inlineStr">
         <is>
-          <t>POINT (-89.985 35.06111)</t>
+          <t>POINT (-78.32003 40.29636)</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>KHRO</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
@@ -19398,1864 +19398,1864 @@
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
           <t>HRO</t>
         </is>
       </c>
       <c r="M271" t="n">
         <v>3</v>
       </c>
       <c r="N271" t="n">
         <v>5</v>
       </c>
       <c r="O271" t="n">
         <v>3</v>
       </c>
       <c r="P271" t="inlineStr">
         <is>
           <t>POINT (-93.15473 36.26152)</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>KP28</t>
+          <t>KBDL</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="E272" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H272" t="n">
-        <v>37.28389</v>
+        <v>41.9381</v>
       </c>
       <c r="I272" t="n">
-        <v>-98.55278</v>
+        <v>-72.6825</v>
       </c>
       <c r="J272" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>P28</t>
+          <t>BDL</t>
         </is>
       </c>
       <c r="M272" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="N272" t="n">
-        <v>6</v>
+        <v>-3</v>
       </c>
       <c r="O272" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P272" t="inlineStr">
         <is>
-          <t>POINT (-98.55278 37.28389)</t>
+          <t>POINT (-72.6825 41.9381)</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>KTUP</t>
+          <t>KAPF</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="C273" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D273" t="inlineStr">
+      <c r="F273" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="E273" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H273" t="n">
-        <v>34.26083</v>
+        <v>26.1525</v>
       </c>
       <c r="I273" t="n">
-        <v>-88.77110999999999</v>
+        <v>-81.77528</v>
       </c>
       <c r="J273" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>TUP</t>
+          <t>APF</t>
         </is>
       </c>
       <c r="M273" t="n">
-        <v>5</v>
+        <v>-3</v>
       </c>
       <c r="N273" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O273" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P273" t="inlineStr">
         <is>
-          <t>POINT (-88.77111 34.26083)</t>
+          <t>POINT (-81.77528 26.1525)</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>KMDT</t>
+          <t>KPDK</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-05T00:00:00</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H274" t="n">
-        <v>40.19361</v>
+        <v>33.87561</v>
       </c>
       <c r="I274" t="n">
-        <v>-76.76333</v>
+        <v>-84.30197</v>
       </c>
       <c r="J274" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>MDT</t>
+          <t>PDK</t>
         </is>
       </c>
       <c r="M274" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="N274" t="n">
-        <v>-1</v>
+        <v>14</v>
       </c>
       <c r="O274" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="P274" t="inlineStr">
         <is>
-          <t>POINT (-76.76333 40.19361)</t>
+          <t>POINT (-84.30197 33.87561)</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>KHSE</t>
+          <t>KSRQ</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>2026-07-17T00:00:00</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="C275" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D275" t="inlineStr">
+      <c r="F275" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="E275" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H275" t="n">
-        <v>35.23222</v>
+        <v>27.40139</v>
       </c>
       <c r="I275" t="n">
-        <v>-75.6225</v>
+        <v>-82.55861</v>
       </c>
       <c r="J275" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>HSE</t>
+          <t>SRQ</t>
         </is>
       </c>
       <c r="M275" t="n">
-        <v>5</v>
+        <v>-3</v>
       </c>
       <c r="N275" t="n">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="O275" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P275" t="inlineStr">
         <is>
-          <t>POINT (-75.6225 35.23222)</t>
+          <t>POINT (-82.55861 27.40139)</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>KAOO</t>
+          <t>KHRI</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="D276" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E276" t="inlineStr">
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="F276" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H276" t="n">
-        <v>40.29636</v>
+        <v>45.8258</v>
       </c>
       <c r="I276" t="n">
-        <v>-78.32003</v>
+        <v>-119.2611</v>
       </c>
       <c r="J276" t="n">
         <v>-3</v>
       </c>
       <c r="K276" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>AOO</t>
+          <t>HRI</t>
         </is>
       </c>
       <c r="M276" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N276" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="O276" t="n">
         <v>-3</v>
       </c>
       <c r="P276" t="inlineStr">
         <is>
-          <t>POINT (-78.32003 40.29636)</t>
+          <t>POINT (-119.2611 45.8258)</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>KBDR</t>
+          <t>KGFL</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
+          <t>2026-07-15T00:00:00</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="D277" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H277" t="n">
-        <v>41.15833</v>
+        <v>43.34122</v>
       </c>
       <c r="I277" t="n">
-        <v>-73.12889</v>
+        <v>-73.61031</v>
       </c>
       <c r="J277" t="n">
         <v>-3</v>
       </c>
       <c r="K277" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>BDR</t>
+          <t>GFL</t>
         </is>
       </c>
       <c r="M277" t="n">
         <v>1</v>
       </c>
       <c r="N277" t="n">
-        <v>-3</v>
+        <v>-4</v>
       </c>
       <c r="O277" t="n">
         <v>-3</v>
       </c>
       <c r="P277" t="inlineStr">
         <is>
-          <t>POINT (-73.12889 41.15833)</t>
+          <t>POINT (-73.61031 43.34122)</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>KJDN</t>
+          <t>KPGD</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>2026-07-04T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="E278" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H278" t="n">
-        <v>47.32583</v>
+        <v>26.91722</v>
       </c>
       <c r="I278" t="n">
-        <v>-106.9475</v>
+        <v>-81.99139</v>
       </c>
       <c r="J278" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>JDN</t>
+          <t>PGD</t>
         </is>
       </c>
       <c r="M278" t="n">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="N278" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="O278" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P278" t="inlineStr">
         <is>
-          <t>POINT (-106.9475 47.32583)</t>
+          <t>POINT (-81.99139 26.91722)</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>KPOF</t>
+          <t>KLZK</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H279" t="n">
-        <v>36.77394</v>
+        <v>34.835</v>
       </c>
       <c r="I279" t="n">
-        <v>-90.32486</v>
+        <v>-92.25944</v>
       </c>
       <c r="J279" t="n">
         <v>3</v>
       </c>
       <c r="K279" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>POF</t>
+          <t>LZK</t>
         </is>
       </c>
       <c r="M279" t="n">
-        <v>-2</v>
+        <v>4</v>
       </c>
       <c r="N279" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O279" t="n">
         <v>3</v>
       </c>
       <c r="P279" t="inlineStr">
         <is>
-          <t>POINT (-90.32486 36.77394)</t>
+          <t>POINT (-92.25944 34.835)</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>KPDT</t>
+          <t>KMEG</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-04T00:00:00</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="D280" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H280" t="n">
-        <v>45.69506</v>
+        <v>35.13</v>
       </c>
       <c r="I280" t="n">
-        <v>-118.84144</v>
+        <v>-89.8</v>
       </c>
       <c r="J280" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>PDT</t>
+          <t>MEG</t>
         </is>
       </c>
       <c r="M280" t="n">
+        <v>4</v>
+      </c>
+      <c r="N280" t="n">
+        <v>15</v>
+      </c>
+      <c r="O280" t="n">
         <v>3</v>
       </c>
-      <c r="N280" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P280" t="inlineStr">
         <is>
-          <t>POINT (-118.84144 45.69506)</t>
+          <t>POINT (-89.8 35.13)</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>KDVF</t>
+          <t>KVIH</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="F281" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H281" t="n">
-        <v>36.46262</v>
+        <v>38.13</v>
       </c>
       <c r="I281" t="n">
-        <v>-116.86721</v>
+        <v>-91.77</v>
       </c>
       <c r="J281" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>DVF</t>
+          <t>VIH</t>
         </is>
       </c>
       <c r="M281" t="n">
-        <v>163</v>
+        <v>3</v>
       </c>
       <c r="N281" t="n">
         <v>5</v>
       </c>
       <c r="O281" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="P281" t="inlineStr">
         <is>
-          <t>POINT (-116.86721 36.46262)</t>
+          <t>POINT (-91.77 38.13)</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>KAPC</t>
+          <t>KPWM</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>2026-05-28T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H282" t="n">
-        <v>38.21319</v>
+        <v>43.64243</v>
       </c>
       <c r="I282" t="n">
-        <v>-122.28069</v>
+        <v>-70.30441999999999</v>
       </c>
       <c r="J282" t="n">
         <v>-3</v>
       </c>
       <c r="K282" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>APC</t>
+          <t>PWM</t>
         </is>
       </c>
       <c r="M282" t="n">
-        <v>52</v>
+        <v>1</v>
       </c>
       <c r="N282" t="n">
         <v>-4</v>
       </c>
       <c r="O282" t="n">
         <v>-3</v>
       </c>
       <c r="P282" t="inlineStr">
         <is>
-          <t>POINT (-122.28069 38.21319)</t>
+          <t>POINT (-70.30442 43.64243)</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>KTVR</t>
+          <t>KJDN</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-04T00:00:00</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>2026-07-03T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H283" t="n">
-        <v>32.35</v>
+        <v>47.32583</v>
       </c>
       <c r="I283" t="n">
-        <v>-91.03</v>
+        <v>-106.9475</v>
       </c>
       <c r="J283" t="n">
         <v>3</v>
       </c>
       <c r="K283" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>TVR</t>
+          <t>JDN</t>
         </is>
       </c>
       <c r="M283" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N283" t="n">
-        <v>-16</v>
+        <v>15</v>
       </c>
       <c r="O283" t="n">
         <v>3</v>
       </c>
       <c r="P283" t="inlineStr">
         <is>
-          <t>POINT (-91.03 32.35)</t>
+          <t>POINT (-106.9475 47.32583)</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>KMHT</t>
+          <t>KTVR</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
+          <t>2026-07-03T00:00:00</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>2026-07-16T00:00:00</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="D284" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="H284" t="n">
-        <v>42.93281</v>
+        <v>32.35</v>
       </c>
       <c r="I284" t="n">
-        <v>-71.43575</v>
+        <v>-91.03</v>
       </c>
       <c r="J284" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
-          <t>MHT</t>
+          <t>TVR</t>
         </is>
       </c>
       <c r="M284" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N284" t="n">
-        <v>-5</v>
+        <v>-16</v>
       </c>
       <c r="O284" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="P284" t="inlineStr">
         <is>
-          <t>POINT (-71.43575 42.93281)</t>
+          <t>POINT (-91.03 32.35)</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>KHRI</t>
+          <t>KPOF</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H285" t="n">
-        <v>45.8258</v>
+        <v>36.77394</v>
       </c>
       <c r="I285" t="n">
-        <v>-119.2611</v>
+        <v>-90.32486</v>
       </c>
       <c r="J285" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>HRI</t>
+          <t>POF</t>
         </is>
       </c>
       <c r="M285" t="n">
+        <v>-2</v>
+      </c>
+      <c r="N285" t="n">
+        <v>5</v>
+      </c>
+      <c r="O285" t="n">
         <v>3</v>
       </c>
-      <c r="N285" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P285" t="inlineStr">
         <is>
-          <t>POINT (-119.2611 45.8258)</t>
+          <t>POINT (-90.32486 36.77394)</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>KSTS</t>
+          <t>KMWH</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>2026-06-25T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H286" t="n">
-        <v>38.50899</v>
+        <v>47.20858</v>
       </c>
       <c r="I286" t="n">
-        <v>-122.81288</v>
+        <v>-119.31914</v>
       </c>
       <c r="J286" t="n">
         <v>-3</v>
       </c>
       <c r="K286" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>STS</t>
+          <t>MWH</t>
         </is>
       </c>
       <c r="M286" t="n">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="N286" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="O286" t="n">
         <v>-3</v>
       </c>
       <c r="P286" t="inlineStr">
         <is>
-          <t>POINT (-122.81288 38.50899)</t>
+          <t>POINT (-119.31914 47.20858)</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>KGFL</t>
+          <t>KINL</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H287" t="n">
-        <v>43.34122</v>
+        <v>48.5614</v>
       </c>
       <c r="I287" t="n">
-        <v>-73.61031</v>
+        <v>-93.3981</v>
       </c>
       <c r="J287" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>GFL</t>
+          <t>INL</t>
         </is>
       </c>
       <c r="M287" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="N287" t="n">
-        <v>-4</v>
+        <v>9</v>
       </c>
       <c r="O287" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="P287" t="inlineStr">
         <is>
-          <t>POINT (-73.61031 43.34122)</t>
+          <t>POINT (-93.3981 48.5614)</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>KLMT</t>
+          <t>PGUM</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="E288" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>2026-06-26T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H288" t="n">
-        <v>42.14694</v>
+        <v>13.4838738</v>
       </c>
       <c r="I288" t="n">
-        <v>-121.72417</v>
+        <v>144.7971703</v>
       </c>
       <c r="J288" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>LMT</t>
+          <t>GUM</t>
         </is>
       </c>
       <c r="M288" t="n">
-        <v>23</v>
+        <v>-1</v>
       </c>
       <c r="N288" t="n">
-        <v>-5</v>
+        <v>-1</v>
       </c>
       <c r="O288" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P288" t="inlineStr">
         <is>
-          <t>POINT (-121.72417 42.14694)</t>
+          <t>POINT (144.7971703 13.4838738)</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>KGJT</t>
+          <t>KPVD</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>2026-07-16T00:00:00</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>2026-07-16T00:00:00</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="C289" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H289" t="n">
-        <v>39.13417</v>
+        <v>41.7219</v>
       </c>
       <c r="I289" t="n">
-        <v>-108.54</v>
+        <v>-71.4325</v>
       </c>
       <c r="J289" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
-          <t>GJT</t>
+          <t>PVD</t>
         </is>
       </c>
       <c r="M289" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="N289" t="n">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="O289" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P289" t="inlineStr">
         <is>
-          <t>POINT (-108.54 39.13417)</t>
+          <t>POINT (-71.4325 41.7219)</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>KALW</t>
+          <t>KBNA</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="F290" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H290" t="n">
-        <v>46.0947</v>
+        <v>36.11889</v>
       </c>
       <c r="I290" t="n">
-        <v>-118.2869</v>
+        <v>-86.68917</v>
       </c>
       <c r="J290" t="n">
+        <v>3</v>
+      </c>
+      <c r="K290" t="inlineStr">
+        <is>
+          <t>#FF0000</t>
+        </is>
+      </c>
+      <c r="L290" t="inlineStr">
+        <is>
+          <t>BNA</t>
+        </is>
+      </c>
+      <c r="M290" t="n">
         <v>-3</v>
       </c>
-      <c r="K290" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M290" t="n">
+      <c r="N290" t="n">
+        <v>7</v>
+      </c>
+      <c r="O290" t="n">
         <v>3</v>
       </c>
-      <c r="N290" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P290" t="inlineStr">
         <is>
-          <t>POINT (-118.2869 46.0947)</t>
+          <t>POINT (-86.68917 36.11889)</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>KGWO</t>
+          <t>KJST</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="E291" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H291" t="n">
-        <v>33.49433</v>
+        <v>40.31611</v>
       </c>
       <c r="I291" t="n">
-        <v>-90.08471</v>
+        <v>-78.83394</v>
       </c>
       <c r="J291" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>GWO</t>
+          <t>JST</t>
         </is>
       </c>
       <c r="M291" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N291" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="O291" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P291" t="inlineStr">
         <is>
-          <t>POINT (-90.08471 33.49433)</t>
+          <t>POINT (-78.83394 40.31611)</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>KOJC</t>
+          <t>KBDR</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="E292" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H292" t="n">
-        <v>38.85</v>
+        <v>41.15833</v>
       </c>
       <c r="I292" t="n">
-        <v>-94.73917</v>
+        <v>-73.12889</v>
       </c>
       <c r="J292" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>OJC</t>
+          <t>BDR</t>
         </is>
       </c>
       <c r="M292" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N292" t="n">
-        <v>5</v>
+        <v>-3</v>
       </c>
       <c r="O292" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P292" t="inlineStr">
         <is>
-          <t>POINT (-94.73917 38.85)</t>
+          <t>POINT (-73.12889 41.15833)</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>KMEG</t>
+          <t>KMKL</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>2026-07-04T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H293" t="n">
-        <v>35.13</v>
+        <v>35.59306</v>
       </c>
       <c r="I293" t="n">
-        <v>-89.8</v>
+        <v>-88.91667</v>
       </c>
       <c r="J293" t="n">
         <v>3</v>
       </c>
       <c r="K293" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>MEG</t>
+          <t>MKL</t>
         </is>
       </c>
       <c r="M293" t="n">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="N293" t="n">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="O293" t="n">
         <v>3</v>
       </c>
       <c r="P293" t="inlineStr">
         <is>
-          <t>POINT (-89.8 35.13)</t>
+          <t>POINT (-88.91667 35.59306)</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>KANJ</t>
+          <t>KGJT</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H294" t="n">
-        <v>46.47922</v>
+        <v>39.13417</v>
       </c>
       <c r="I294" t="n">
-        <v>-84.36839000000001</v>
+        <v>-108.54</v>
       </c>
       <c r="J294" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>ANJ</t>
+          <t>GJT</t>
         </is>
       </c>
       <c r="M294" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="N294" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="O294" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="P294" t="inlineStr">
         <is>
-          <t>POINT (-84.36839 46.47922)</t>
+          <t>POINT (-108.54 39.13417)</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>KBDE</t>
+          <t>KTAD</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
+          <t>2026-07-12T00:00:00</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>2026-07-16T00:00:00</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
-      <c r="C295" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="H295" t="n">
-        <v>48.72844</v>
+        <v>37.25938</v>
       </c>
       <c r="I295" t="n">
-        <v>-94.61221999999999</v>
+        <v>-104.34068</v>
       </c>
       <c r="J295" t="n">
         <v>3</v>
       </c>
       <c r="K295" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>BDE</t>
+          <t>TAD</t>
         </is>
       </c>
       <c r="M295" t="n">
-        <v>-1</v>
+        <v>10</v>
       </c>
       <c r="N295" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="O295" t="n">
         <v>3</v>
       </c>
       <c r="P295" t="inlineStr">
         <is>
-          <t>POINT (-94.61222 48.72844)</t>
+          <t>POINT (-104.34068 37.25938)</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>KCON</t>
+          <t>KMHT</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H296" t="n">
-        <v>43.19528</v>
+        <v>42.93281</v>
       </c>
       <c r="I296" t="n">
-        <v>-71.50111</v>
+        <v>-71.43575</v>
       </c>
       <c r="J296" t="n">
         <v>-3</v>
       </c>
       <c r="K296" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>CON</t>
+          <t>MHT</t>
         </is>
       </c>
       <c r="M296" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="N296" t="n">
-        <v>-4</v>
+        <v>-5</v>
       </c>
       <c r="O296" t="n">
         <v>-3</v>
       </c>
       <c r="P296" t="inlineStr">
         <is>
-          <t>POINT (-71.50111 43.19528)</t>
+          <t>POINT (-71.43575 42.93281)</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>KPWM</t>
+          <t>KTUP</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H297" t="n">
-        <v>43.64243</v>
+        <v>34.26083</v>
       </c>
       <c r="I297" t="n">
-        <v>-70.30441999999999</v>
+        <v>-88.77110999999999</v>
       </c>
       <c r="J297" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>PWM</t>
+          <t>TUP</t>
         </is>
       </c>
       <c r="M297" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N297" t="n">
-        <v>-4</v>
+        <v>3</v>
       </c>
       <c r="O297" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="P297" t="inlineStr">
         <is>
-          <t>POINT (-70.30442 43.64243)</t>
+          <t>POINT (-88.77111 34.26083)</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>KCOU</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
@@ -21288,1514 +21288,1514 @@
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
           <t>COU</t>
         </is>
       </c>
       <c r="M298" t="n">
         <v>-2</v>
       </c>
       <c r="N298" t="n">
         <v>2</v>
       </c>
       <c r="O298" t="n">
         <v>3</v>
       </c>
       <c r="P298" t="inlineStr">
         <is>
           <t>POINT (-92.2183 38.8169)</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>KPVD</t>
+          <t>KMDT</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="D299" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H299" t="n">
-        <v>41.7219</v>
+        <v>40.19361</v>
       </c>
       <c r="I299" t="n">
-        <v>-71.4325</v>
+        <v>-76.76333</v>
       </c>
       <c r="J299" t="n">
         <v>-3</v>
       </c>
       <c r="K299" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
-          <t>PVD</t>
+          <t>MDT</t>
         </is>
       </c>
       <c r="M299" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="N299" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="O299" t="n">
         <v>-3</v>
       </c>
       <c r="P299" t="inlineStr">
         <is>
-          <t>POINT (-71.4325 41.7219)</t>
+          <t>POINT (-76.76333 40.19361)</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>KMSY</t>
+          <t>KDVF</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="E300" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-02-06T00:00:00</t>
         </is>
       </c>
       <c r="H300" t="n">
-        <v>29.9933</v>
+        <v>36.46262</v>
       </c>
       <c r="I300" t="n">
-        <v>-90.25109999999999</v>
+        <v>-116.86721</v>
       </c>
       <c r="J300" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
-          <t>MSY</t>
+          <t>DVF</t>
         </is>
       </c>
       <c r="M300" t="n">
+        <v>163</v>
+      </c>
+      <c r="N300" t="n">
         <v>5</v>
       </c>
-      <c r="N300" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="O300" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P300" t="inlineStr">
         <is>
-          <t>POINT (-90.2511 29.9933)</t>
+          <t>POINT (-116.86721 36.46262)</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>KINL</t>
+          <t>KMSY</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H301" t="n">
-        <v>48.5614</v>
+        <v>29.9933</v>
       </c>
       <c r="I301" t="n">
-        <v>-93.3981</v>
+        <v>-90.25109999999999</v>
       </c>
       <c r="J301" t="n">
         <v>3</v>
       </c>
       <c r="K301" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>INL</t>
+          <t>MSY</t>
         </is>
       </c>
       <c r="M301" t="n">
+        <v>5</v>
+      </c>
+      <c r="N301" t="n">
         <v>-1</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="O301" t="n">
         <v>3</v>
       </c>
       <c r="P301" t="inlineStr">
         <is>
-          <t>POINT (-93.3981 48.5614)</t>
+          <t>POINT (-90.2511 29.9933)</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>KSDB</t>
+          <t>KTPA</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="D302" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>2026-05-28T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H302" t="n">
-        <v>34.74338</v>
+        <v>27.9619</v>
       </c>
       <c r="I302" t="n">
-        <v>-118.7253</v>
+        <v>-82.5403</v>
       </c>
       <c r="J302" t="n">
         <v>-3</v>
       </c>
       <c r="K302" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>SDB</t>
+          <t>TPA</t>
         </is>
       </c>
       <c r="M302" t="n">
-        <v>52</v>
+        <v>-1</v>
       </c>
       <c r="N302" t="n">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="O302" t="n">
         <v>-3</v>
       </c>
       <c r="P302" t="inlineStr">
         <is>
-          <t>POINT (-118.7253 34.74338)</t>
+          <t>POINT (-82.5403 27.9619)</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>KSHR</t>
+          <t>KALW</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="E303" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H303" t="n">
-        <v>44.77</v>
+        <v>46.0947</v>
       </c>
       <c r="I303" t="n">
-        <v>-106.97</v>
+        <v>-118.2869</v>
       </c>
       <c r="J303" t="n">
+        <v>-3</v>
+      </c>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L303" t="inlineStr">
+        <is>
+          <t>ALW</t>
+        </is>
+      </c>
+      <c r="M303" t="n">
         <v>3</v>
       </c>
-      <c r="K303" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="N303" t="n">
-        <v>10</v>
+        <v>-1</v>
       </c>
       <c r="O303" t="n">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="P303" t="inlineStr">
         <is>
-          <t>POINT (-106.97 44.77)</t>
+          <t>POINT (-118.2869 46.0947)</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>KSMX</t>
+          <t>KHGR</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H304" t="n">
-        <v>34.9</v>
+        <v>39.70778</v>
       </c>
       <c r="I304" t="n">
-        <v>-120.45</v>
+        <v>-77.72972</v>
       </c>
       <c r="J304" t="n">
         <v>-3</v>
       </c>
       <c r="K304" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
-          <t>SMX</t>
+          <t>HGR</t>
         </is>
       </c>
       <c r="M304" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="N304" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="O304" t="n">
         <v>-3</v>
       </c>
       <c r="P304" t="inlineStr">
         <is>
-          <t>POINT (-120.45 34.9)</t>
+          <t>POINT (-77.72972 39.70778)</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>KORH</t>
+          <t>KROC</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="D305" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H305" t="n">
-        <v>42.26734</v>
+        <v>43.1167</v>
       </c>
       <c r="I305" t="n">
-        <v>-71.87571</v>
+        <v>-77.6767</v>
       </c>
       <c r="J305" t="n">
         <v>-3</v>
       </c>
       <c r="K305" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
-          <t>ORH</t>
+          <t>ROC</t>
         </is>
       </c>
       <c r="M305" t="n">
         <v>1</v>
       </c>
       <c r="N305" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="O305" t="n">
         <v>-3</v>
       </c>
       <c r="P305" t="inlineStr">
         <is>
-          <t>POINT (-71.87571 42.26734)</t>
+          <t>POINT (-77.6767 43.1167)</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>KMTH</t>
+          <t>KHSE</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H306" t="n">
-        <v>24.72619</v>
+        <v>35.23222</v>
       </c>
       <c r="I306" t="n">
-        <v>-81.05136</v>
+        <v>-75.6225</v>
       </c>
       <c r="J306" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L306" t="inlineStr">
         <is>
-          <t>MTH</t>
+          <t>HSE</t>
         </is>
       </c>
       <c r="M306" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N306" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="O306" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="P306" t="inlineStr">
         <is>
-          <t>POINT (-81.05136 24.72619)</t>
+          <t>POINT (-75.6225 35.23222)</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>KSYR</t>
+          <t>KCEC</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="D307" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="F307" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-06-26T00:00:00</t>
         </is>
       </c>
       <c r="H307" t="n">
-        <v>43.11119</v>
+        <v>41.7837</v>
       </c>
       <c r="I307" t="n">
-        <v>-76.10630999999999</v>
+        <v>-124.238</v>
       </c>
       <c r="J307" t="n">
         <v>-3</v>
       </c>
       <c r="K307" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
-          <t>SYR</t>
+          <t>CEC</t>
         </is>
       </c>
       <c r="M307" t="n">
+        <v>23</v>
+      </c>
+      <c r="N307" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3</v>
       </c>
       <c r="O307" t="n">
         <v>-3</v>
       </c>
       <c r="P307" t="inlineStr">
         <is>
-          <t>POINT (-76.10631 43.11119)</t>
+          <t>POINT (-124.238 41.7837)</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>KMWH</t>
+          <t>KVGT</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-06-24T00:00:00</t>
         </is>
       </c>
       <c r="H308" t="n">
-        <v>47.20858</v>
+        <v>36.212</v>
       </c>
       <c r="I308" t="n">
-        <v>-119.31914</v>
+        <v>-115.194</v>
       </c>
       <c r="J308" t="n">
         <v>-3</v>
       </c>
       <c r="K308" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
-          <t>MWH</t>
+          <t>VGT</t>
         </is>
       </c>
       <c r="M308" t="n">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="N308" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="O308" t="n">
         <v>-3</v>
       </c>
       <c r="P308" t="inlineStr">
         <is>
-          <t>POINT (-119.31914 47.20858)</t>
+          <t>POINT (-115.194 36.212)</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>KCNU</t>
+          <t>KALB</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>2026-07-15T00:00:00</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="C309" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="F309" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H309" t="n">
-        <v>37.67028</v>
+        <v>42.75757</v>
       </c>
       <c r="I309" t="n">
-        <v>-95.48417000000001</v>
+        <v>-73.80361000000001</v>
       </c>
       <c r="J309" t="n">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
-          <t>CNU</t>
+          <t>ALB</t>
         </is>
       </c>
       <c r="M309" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N309" t="n">
-        <v>3</v>
+        <v>-4</v>
       </c>
       <c r="O309" t="n">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="P309" t="inlineStr">
         <is>
-          <t>POINT (-95.48417 37.67028)</t>
+          <t>POINT (-73.80361 42.75757)</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>KMBG</t>
+          <t>KBFD</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E310" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H310" t="n">
-        <v>45.54639</v>
+        <v>41.80307</v>
       </c>
       <c r="I310" t="n">
-        <v>-100.40778</v>
+        <v>-78.64012</v>
       </c>
       <c r="J310" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
-          <t>MBG</t>
+          <t>BFD</t>
         </is>
       </c>
       <c r="M310" t="n">
+        <v>1</v>
+      </c>
+      <c r="N310" t="n">
         <v>-1</v>
       </c>
-      <c r="N310" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="O310" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P310" t="inlineStr">
         <is>
-          <t>POINT (-100.40778 45.54639)</t>
+          <t>POINT (-78.64012 41.80307)</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>KLGB</t>
+          <t>KFPR</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E311" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>2026-05-05T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H311" t="n">
-        <v>33.81179</v>
+        <v>27.49806</v>
       </c>
       <c r="I311" t="n">
-        <v>-118.14716</v>
+        <v>-80.37667</v>
       </c>
       <c r="J311" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L311" t="inlineStr">
         <is>
-          <t>LGB</t>
+          <t>FPR</t>
         </is>
       </c>
       <c r="M311" t="n">
-        <v>75</v>
+        <v>-3</v>
       </c>
       <c r="N311" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="O311" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P311" t="inlineStr">
         <is>
-          <t>POINT (-118.14716 33.81179)</t>
+          <t>POINT (-80.37667 27.49806)</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>KTOP</t>
+          <t>KLSE</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E312" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F312" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H312" t="n">
-        <v>39.07</v>
+        <v>43.88</v>
       </c>
       <c r="I312" t="n">
-        <v>-95.62</v>
+        <v>-91.25</v>
       </c>
       <c r="J312" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
-          <t>TOP</t>
+          <t>LSE</t>
         </is>
       </c>
       <c r="M312" t="n">
         <v>1</v>
       </c>
       <c r="N312" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="O312" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P312" t="inlineStr">
         <is>
-          <t>POINT (-95.62 39.07)</t>
+          <t>POINT (-91.25 43.88)</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>KFSM</t>
+          <t>KPSP</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-02-19T00:00:00</t>
         </is>
       </c>
       <c r="H313" t="n">
-        <v>35.33658</v>
+        <v>33.82967</v>
       </c>
       <c r="I313" t="n">
-        <v>-94.36744</v>
+        <v>-116.50669</v>
       </c>
       <c r="J313" t="n">
         <v>2</v>
       </c>
       <c r="K313" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L313" t="inlineStr">
         <is>
-          <t>FSM</t>
+          <t>PSP</t>
         </is>
       </c>
       <c r="M313" t="n">
-        <v>4</v>
+        <v>150</v>
       </c>
       <c r="N313" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="O313" t="n">
         <v>2</v>
       </c>
       <c r="P313" t="inlineStr">
         <is>
-          <t>POINT (-94.36744 35.33658)</t>
+          <t>POINT (-116.50669 33.82967)</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>KBUF</t>
+          <t>KCNU</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="F314" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H314" t="n">
-        <v>42.9408</v>
+        <v>37.67028</v>
       </c>
       <c r="I314" t="n">
-        <v>-78.7358</v>
+        <v>-95.48417000000001</v>
       </c>
       <c r="J314" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
-          <t>BUF</t>
+          <t>CNU</t>
         </is>
       </c>
       <c r="M314" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N314" t="n">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="O314" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P314" t="inlineStr">
         <is>
-          <t>POINT (-78.7358 42.9408)</t>
+          <t>POINT (-95.48417 37.67028)</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>KAPX</t>
+          <t>KIPT</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H315" t="n">
-        <v>44.9075</v>
+        <v>41.24333</v>
       </c>
       <c r="I315" t="n">
-        <v>-84.7189</v>
+        <v>-76.92167000000001</v>
       </c>
       <c r="J315" t="n">
         <v>-2</v>
       </c>
       <c r="K315" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
-          <t>APX</t>
+          <t>IPT</t>
         </is>
       </c>
       <c r="M315" t="n">
         <v>1</v>
       </c>
       <c r="N315" t="n">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="O315" t="n">
         <v>-2</v>
       </c>
       <c r="P315" t="inlineStr">
         <is>
-          <t>POINT (-84.7189 44.9075)</t>
+          <t>POINT (-76.92167 41.24333)</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>KLGA</t>
+          <t>KTLH</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
+          <t>2026-07-16T00:00:00</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="D316" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H316" t="n">
-        <v>40.77945</v>
+        <v>30.39354</v>
       </c>
       <c r="I316" t="n">
-        <v>-73.88028</v>
+        <v>-84.35135</v>
       </c>
       <c r="J316" t="n">
         <v>-2</v>
       </c>
       <c r="K316" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
-          <t>LGA</t>
+          <t>TLH</t>
         </is>
       </c>
       <c r="M316" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="N316" t="n">
-        <v>-2</v>
+        <v>-3</v>
       </c>
       <c r="O316" t="n">
         <v>-2</v>
       </c>
       <c r="P316" t="inlineStr">
         <is>
-          <t>POINT (-73.88028 40.77945)</t>
+          <t>POINT (-84.35135 30.39354)</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>KMSL</t>
+          <t>KBOS</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E317" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H317" t="n">
-        <v>34.74385</v>
+        <v>42.36057</v>
       </c>
       <c r="I317" t="n">
-        <v>-87.59962</v>
+        <v>-71.00973</v>
       </c>
       <c r="J317" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
-          <t>MSL</t>
+          <t>BOS</t>
         </is>
       </c>
       <c r="M317" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="N317" t="n">
         <v>1</v>
       </c>
       <c r="O317" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P317" t="inlineStr">
         <is>
-          <t>POINT (-87.59962 34.74385)</t>
+          <t>POINT (-71.00973 42.36057)</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>KPUB</t>
+          <t>KTTN</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E318" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F318" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H318" t="n">
-        <v>38.29</v>
+        <v>40.27682</v>
       </c>
       <c r="I318" t="n">
-        <v>-104.49833</v>
+        <v>-74.81588000000001</v>
       </c>
       <c r="J318" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
-          <t>PUB</t>
+          <t>TTN</t>
         </is>
       </c>
       <c r="M318" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="N318" t="n">
-        <v>8</v>
+        <v>-1</v>
       </c>
       <c r="O318" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P318" t="inlineStr">
         <is>
-          <t>POINT (-104.49833 38.29)</t>
+          <t>POINT (-74.81588 40.27682)</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>KRNO</t>
+          <t>KPUB</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
+          <t>2026-07-11T00:00:00</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="C319" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H319" t="n">
-        <v>39.48389</v>
+        <v>38.29</v>
       </c>
       <c r="I319" t="n">
-        <v>-119.77111</v>
+        <v>-104.49833</v>
       </c>
       <c r="J319" t="n">
         <v>2</v>
       </c>
       <c r="K319" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L319" t="inlineStr">
         <is>
-          <t>RNO</t>
+          <t>PUB</t>
         </is>
       </c>
       <c r="M319" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="N319" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="O319" t="n">
         <v>2</v>
       </c>
       <c r="P319" t="inlineStr">
         <is>
-          <t>POINT (-119.77111 39.48389)</t>
+          <t>POINT (-104.49833 38.29)</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>KVRB</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
@@ -22828,4174 +22828,4174 @@
         </is>
       </c>
       <c r="L320" t="inlineStr">
         <is>
           <t>VRB</t>
         </is>
       </c>
       <c r="M320" t="n">
         <v>-3</v>
       </c>
       <c r="N320" t="n">
         <v>1</v>
       </c>
       <c r="O320" t="n">
         <v>-2</v>
       </c>
       <c r="P320" t="inlineStr">
         <is>
           <t>POINT (-80.41794 27.65556)</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>KBIS</t>
+          <t>KRXE</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-04T00:00:00</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>2026-07-07T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H321" t="n">
-        <v>46.77272</v>
+        <v>43.83391</v>
       </c>
       <c r="I321" t="n">
-        <v>-100.74575</v>
+        <v>-111.8051</v>
       </c>
       <c r="J321" t="n">
         <v>2</v>
       </c>
       <c r="K321" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L321" t="inlineStr">
         <is>
-          <t>BIS</t>
+          <t>RXE</t>
         </is>
       </c>
       <c r="M321" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="N321" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="O321" t="n">
         <v>2</v>
       </c>
       <c r="P321" t="inlineStr">
         <is>
-          <t>POINT (-100.74575 46.77272)</t>
+          <t>POINT (-111.8051 43.83391)</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>KWJF</t>
+          <t>KBUF</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E322" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F322" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>2026-03-31T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H322" t="n">
-        <v>34.74106</v>
+        <v>42.9408</v>
       </c>
       <c r="I322" t="n">
-        <v>-118.21864</v>
+        <v>-78.7358</v>
       </c>
       <c r="J322" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L322" t="inlineStr">
         <is>
-          <t>WJF</t>
+          <t>BUF</t>
         </is>
       </c>
       <c r="M322" t="n">
-        <v>110</v>
+        <v>1</v>
       </c>
       <c r="N322" t="n">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="O322" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P322" t="inlineStr">
         <is>
-          <t>POINT (-118.21864 34.74106)</t>
+          <t>POINT (-78.7358 42.9408)</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>KRAL</t>
+          <t>KEWR</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E323" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F323" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>2026-05-05T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H323" t="n">
-        <v>33.95189</v>
+        <v>40.68272</v>
       </c>
       <c r="I323" t="n">
-        <v>-117.44511</v>
+        <v>-74.16932</v>
       </c>
       <c r="J323" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L323" t="inlineStr">
         <is>
-          <t>RAL</t>
+          <t>EWR</t>
         </is>
       </c>
       <c r="M323" t="n">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="N323" t="n">
-        <v>8</v>
+        <v>-2</v>
       </c>
       <c r="O323" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P323" t="inlineStr">
         <is>
-          <t>POINT (-117.44511 33.95189)</t>
+          <t>POINT (-74.16932 40.68272)</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>KABQ</t>
+          <t>KLEE</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E324" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H324" t="n">
-        <v>35.0419</v>
+        <v>28.82</v>
       </c>
       <c r="I324" t="n">
-        <v>-106.6155</v>
+        <v>-81.81</v>
       </c>
       <c r="J324" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
-          <t>ABQ</t>
+          <t>LEE</t>
         </is>
       </c>
       <c r="M324" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="N324" t="n">
         <v>1</v>
       </c>
       <c r="O324" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P324" t="inlineStr">
         <is>
-          <t>POINT (-106.6155 35.0419)</t>
+          <t>POINT (-81.81 28.82)</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>KLWC</t>
+          <t>KWAL</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H325" t="n">
-        <v>39.00833</v>
+        <v>37.94056</v>
       </c>
       <c r="I325" t="n">
-        <v>-95.21167</v>
+        <v>-75.46306</v>
       </c>
       <c r="J325" t="n">
         <v>2</v>
       </c>
       <c r="K325" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L325" t="inlineStr">
         <is>
-          <t>LWC</t>
+          <t>WAL</t>
         </is>
       </c>
       <c r="M325" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N325" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O325" t="n">
         <v>2</v>
       </c>
       <c r="P325" t="inlineStr">
         <is>
-          <t>POINT (-95.21167 39.00833)</t>
+          <t>POINT (-75.46306 37.94056)</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>KMLB</t>
+          <t>KRIL</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H326" t="n">
-        <v>28.10275</v>
+        <v>39.52631</v>
       </c>
       <c r="I326" t="n">
-        <v>-80.64525999999999</v>
+        <v>-107.72694</v>
       </c>
       <c r="J326" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
-          <t>MLB</t>
+          <t>RIL</t>
         </is>
       </c>
       <c r="M326" t="n">
         <v>-1</v>
       </c>
       <c r="N326" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="O326" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P326" t="inlineStr">
         <is>
-          <t>POINT (-80.64526 28.10275)</t>
+          <t>POINT (-107.72694 39.52631)</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>KRXE</t>
+          <t>KCNY</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>2026-07-04T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H327" t="n">
-        <v>43.83391</v>
+        <v>38.75496</v>
       </c>
       <c r="I327" t="n">
-        <v>-111.8051</v>
+        <v>-109.75484</v>
       </c>
       <c r="J327" t="n">
         <v>2</v>
       </c>
       <c r="K327" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L327" t="inlineStr">
         <is>
-          <t>RXE</t>
+          <t>CNY</t>
         </is>
       </c>
       <c r="M327" t="n">
+        <v>3</v>
+      </c>
+      <c r="N327" t="n">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="O327" t="n">
         <v>2</v>
       </c>
       <c r="P327" t="inlineStr">
         <is>
-          <t>POINT (-111.8051 43.83391)</t>
+          <t>POINT (-109.75484 38.75496)</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>KJKL</t>
+          <t>KMGW</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H328" t="n">
-        <v>37.59139</v>
+        <v>39.64291</v>
       </c>
       <c r="I328" t="n">
-        <v>-83.31444</v>
+        <v>-79.91631</v>
       </c>
       <c r="J328" t="n">
         <v>-2</v>
       </c>
       <c r="K328" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L328" t="inlineStr">
         <is>
-          <t>JKL</t>
+          <t>MGW</t>
         </is>
       </c>
       <c r="M328" t="n">
         <v>1</v>
       </c>
       <c r="N328" t="n">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="O328" t="n">
         <v>-2</v>
       </c>
       <c r="P328" t="inlineStr">
         <is>
-          <t>POINT (-83.31444 37.59139)</t>
+          <t>POINT (-79.91631 39.64291)</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>KBIH</t>
+          <t>KGLR</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="C329" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="F329" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>2026-05-29T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H329" t="n">
-        <v>37.37311</v>
+        <v>44.9075</v>
       </c>
       <c r="I329" t="n">
-        <v>-118.36361</v>
+        <v>-84.7189</v>
       </c>
       <c r="J329" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L329" t="inlineStr">
         <is>
-          <t>BIH</t>
+          <t>GLR</t>
         </is>
       </c>
       <c r="M329" t="n">
-        <v>51</v>
+        <v>1</v>
       </c>
       <c r="N329" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="O329" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P329" t="inlineStr">
         <is>
-          <t>POINT (-118.36361 37.37311)</t>
+          <t>POINT (-84.7189 44.9075)</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>KBFD</t>
+          <t>KAAF</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H330" t="n">
-        <v>41.80307</v>
+        <v>29.72761</v>
       </c>
       <c r="I330" t="n">
-        <v>-78.64012</v>
+        <v>-85.02744</v>
       </c>
       <c r="J330" t="n">
         <v>-2</v>
       </c>
       <c r="K330" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
-          <t>BFD</t>
+          <t>AAF</t>
         </is>
       </c>
       <c r="M330" t="n">
-        <v>1</v>
+        <v>-4</v>
       </c>
       <c r="N330" t="n">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="O330" t="n">
         <v>-2</v>
       </c>
       <c r="P330" t="inlineStr">
         <is>
-          <t>POINT (-78.64012 41.80307)</t>
+          <t>POINT (-85.02744 29.72761)</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>KIPT</t>
+          <t>KJFK</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H331" t="n">
-        <v>41.24333</v>
+        <v>40.63861</v>
       </c>
       <c r="I331" t="n">
-        <v>-76.92167000000001</v>
+        <v>-73.76222</v>
       </c>
       <c r="J331" t="n">
         <v>-2</v>
       </c>
       <c r="K331" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L331" t="inlineStr">
         <is>
-          <t>IPT</t>
+          <t>JFK</t>
         </is>
       </c>
       <c r="M331" t="n">
         <v>1</v>
       </c>
       <c r="N331" t="n">
-        <v>-3</v>
+        <v>6</v>
       </c>
       <c r="O331" t="n">
         <v>-2</v>
       </c>
       <c r="P331" t="inlineStr">
         <is>
-          <t>POINT (-76.92167 41.24333)</t>
+          <t>POINT (-73.76222 40.63861)</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>KBOS</t>
+          <t>KCAO</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H332" t="n">
-        <v>42.36057</v>
+        <v>36.4486</v>
       </c>
       <c r="I332" t="n">
-        <v>-71.00973</v>
+        <v>-103.1539</v>
       </c>
       <c r="J332" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L332" t="inlineStr">
         <is>
-          <t>BOS</t>
+          <t>CAO</t>
         </is>
       </c>
       <c r="M332" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="N332" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O332" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P332" t="inlineStr">
         <is>
-          <t>POINT (-71.00973 42.36057)</t>
+          <t>POINT (-103.1539 36.4486)</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>KPSP</t>
+          <t>KFTY</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>2026-02-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H333" t="n">
-        <v>33.82967</v>
+        <v>33.78</v>
       </c>
       <c r="I333" t="n">
-        <v>-116.50669</v>
+        <v>-84.52</v>
       </c>
       <c r="J333" t="n">
         <v>2</v>
       </c>
       <c r="K333" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L333" t="inlineStr">
         <is>
-          <t>PSP</t>
+          <t>FTY</t>
         </is>
       </c>
       <c r="M333" t="n">
-        <v>150</v>
+        <v>1</v>
       </c>
       <c r="N333" t="n">
         <v>11</v>
       </c>
       <c r="O333" t="n">
         <v>2</v>
       </c>
       <c r="P333" t="inlineStr">
         <is>
-          <t>POINT (-116.50669 33.82967)</t>
+          <t>POINT (-84.52 33.78)</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>KTTN</t>
+          <t>KTOP</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H334" t="n">
-        <v>40.27682</v>
+        <v>39.07</v>
       </c>
       <c r="I334" t="n">
-        <v>-74.81588000000001</v>
+        <v>-95.62</v>
       </c>
       <c r="J334" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L334" t="inlineStr">
         <is>
-          <t>TTN</t>
+          <t>TOP</t>
         </is>
       </c>
       <c r="M334" t="n">
         <v>1</v>
       </c>
       <c r="N334" t="n">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="O334" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P334" t="inlineStr">
         <is>
-          <t>POINT (-74.81588 40.27682)</t>
+          <t>POINT (-95.62 39.07)</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>KLEE</t>
+          <t>KLWC</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="F335" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H335" t="n">
-        <v>28.82</v>
+        <v>39.00833</v>
       </c>
       <c r="I335" t="n">
-        <v>-81.81</v>
+        <v>-95.21167</v>
       </c>
       <c r="J335" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L335" t="inlineStr">
         <is>
-          <t>LEE</t>
+          <t>LWC</t>
         </is>
       </c>
       <c r="M335" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="N335" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O335" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P335" t="inlineStr">
         <is>
-          <t>POINT (-81.81 28.82)</t>
+          <t>POINT (-95.21167 39.00833)</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>KIDA</t>
+          <t>POTZ</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H336" t="n">
-        <v>43.51372</v>
+        <v>66.8845</v>
       </c>
       <c r="I336" t="n">
-        <v>-112.07075</v>
+        <v>-162.598</v>
       </c>
       <c r="J336" t="n">
         <v>2</v>
       </c>
       <c r="K336" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L336" t="inlineStr">
         <is>
-          <t>IDA</t>
+          <t>OTZ</t>
         </is>
       </c>
       <c r="M336" t="n">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="N336" t="n">
-        <v>8</v>
+        <v>-7</v>
       </c>
       <c r="O336" t="n">
         <v>2</v>
       </c>
       <c r="P336" t="inlineStr">
         <is>
-          <t>POINT (-112.07075 43.51372)</t>
+          <t>POINT (-162.598 66.8845)</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>KBPT</t>
+          <t>KRBG</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-06T00:00:00</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-06-28T00:00:00</t>
         </is>
       </c>
       <c r="H337" t="n">
-        <v>29.95</v>
+        <v>43.23878</v>
       </c>
       <c r="I337" t="n">
-        <v>-94.02</v>
+        <v>-123.35586</v>
       </c>
       <c r="J337" t="n">
         <v>2</v>
       </c>
       <c r="K337" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L337" t="inlineStr">
         <is>
-          <t>BPT</t>
+          <t>RBG</t>
         </is>
       </c>
       <c r="M337" t="n">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="N337" t="n">
-        <v>-1</v>
+        <v>-13</v>
       </c>
       <c r="O337" t="n">
         <v>2</v>
       </c>
       <c r="P337" t="inlineStr">
         <is>
-          <t>POINT (-94.02 29.95)</t>
+          <t>POINT (-123.35586 43.23878)</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>KRBG</t>
+          <t>KEPH</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>2026-07-06T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E338" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F338" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>2026-06-28T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H338" t="n">
-        <v>43.23878</v>
+        <v>47.30806</v>
       </c>
       <c r="I338" t="n">
-        <v>-123.35586</v>
+        <v>-119.51472</v>
       </c>
       <c r="J338" t="n">
+        <v>-2</v>
+      </c>
+      <c r="K338" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L338" t="inlineStr">
+        <is>
+          <t>EPH</t>
+        </is>
+      </c>
+      <c r="M338" t="n">
         <v>2</v>
       </c>
-      <c r="K338" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="N338" t="n">
-        <v>-13</v>
+        <v>1</v>
       </c>
       <c r="O338" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P338" t="inlineStr">
         <is>
-          <t>POINT (-123.35586 43.23878)</t>
+          <t>POINT (-119.51472 47.30806)</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>KDAG</t>
+          <t>KONT</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>2026-02-18T00:00:00</t>
+          <t>2026-05-29T00:00:00</t>
         </is>
       </c>
       <c r="H339" t="n">
-        <v>34.8536</v>
+        <v>34.056</v>
       </c>
       <c r="I339" t="n">
-        <v>-116.7858</v>
+        <v>-117.60119</v>
       </c>
       <c r="J339" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L339" t="inlineStr">
         <is>
-          <t>DAG</t>
+          <t>ONT</t>
         </is>
       </c>
       <c r="M339" t="n">
-        <v>151</v>
+        <v>51</v>
       </c>
       <c r="N339" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="O339" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P339" t="inlineStr">
         <is>
-          <t>POINT (-116.7858 34.8536)</t>
+          <t>POINT (-117.60119 34.056)</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>KMFR</t>
+          <t>KTVC</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E340" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>2026-06-26T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H340" t="n">
-        <v>42.3811</v>
+        <v>44.74164</v>
       </c>
       <c r="I340" t="n">
-        <v>-122.8722</v>
+        <v>-85.58235999999999</v>
       </c>
       <c r="J340" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L340" t="inlineStr">
         <is>
-          <t>MFR</t>
+          <t>TVC</t>
         </is>
       </c>
       <c r="M340" t="n">
-        <v>23</v>
+        <v>1</v>
       </c>
       <c r="N340" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="O340" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P340" t="inlineStr">
         <is>
-          <t>POINT (-122.8722 42.3811)</t>
+          <t>POINT (-85.58236 44.74164)</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>KGLD</t>
+          <t>KABE</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E341" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H341" t="n">
-        <v>39.36722</v>
+        <v>40.65083</v>
       </c>
       <c r="I341" t="n">
-        <v>-101.69333</v>
+        <v>-75.44917</v>
       </c>
       <c r="J341" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L341" t="inlineStr">
         <is>
-          <t>GLD</t>
+          <t>ABE</t>
         </is>
       </c>
       <c r="M341" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="N341" t="n">
-        <v>-6</v>
+        <v>-3</v>
       </c>
       <c r="O341" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P341" t="inlineStr">
         <is>
-          <t>POINT (-101.69333 39.36722)</t>
+          <t>POINT (-75.44917 40.65083)</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>KCAO</t>
+          <t>KMHK</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
+          <t>2026-07-15T00:00:00</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="C342" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D342" t="inlineStr">
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E342" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="H342" t="n">
-        <v>36.4486</v>
+        <v>39.13528</v>
       </c>
       <c r="I342" t="n">
-        <v>-103.1539</v>
+        <v>-96.67778</v>
       </c>
       <c r="J342" t="n">
         <v>2</v>
       </c>
       <c r="K342" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L342" t="inlineStr">
         <is>
-          <t>CAO</t>
+          <t>MHK</t>
         </is>
       </c>
       <c r="M342" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="N342" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="O342" t="n">
         <v>2</v>
       </c>
       <c r="P342" t="inlineStr">
         <is>
-          <t>POINT (-103.1539 36.4486)</t>
+          <t>POINT (-96.67778 39.13528)</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>KAAF</t>
+          <t>KGLD</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H343" t="n">
-        <v>29.72761</v>
+        <v>39.36722</v>
       </c>
       <c r="I343" t="n">
-        <v>-85.02744</v>
+        <v>-101.69333</v>
       </c>
       <c r="J343" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L343" t="inlineStr">
         <is>
-          <t>AAF</t>
+          <t>GLD</t>
         </is>
       </c>
       <c r="M343" t="n">
-        <v>-4</v>
+        <v>10</v>
       </c>
       <c r="N343" t="n">
-        <v>-3</v>
+        <v>-6</v>
       </c>
       <c r="O343" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P343" t="inlineStr">
         <is>
-          <t>POINT (-85.02744 29.72761)</t>
+          <t>POINT (-101.69333 39.36722)</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>KCNO</t>
+          <t>KRNO</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>2026-05-05T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H344" t="n">
-        <v>33.97528</v>
+        <v>39.48389</v>
       </c>
       <c r="I344" t="n">
-        <v>-117.63611</v>
+        <v>-119.77111</v>
       </c>
       <c r="J344" t="n">
         <v>2</v>
       </c>
       <c r="K344" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L344" t="inlineStr">
         <is>
-          <t>CNO</t>
+          <t>RNO</t>
         </is>
       </c>
       <c r="M344" t="n">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="N344" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="O344" t="n">
         <v>2</v>
       </c>
       <c r="P344" t="inlineStr">
         <is>
-          <t>POINT (-117.63611 33.97528)</t>
+          <t>POINT (-119.77111 39.48389)</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>KLSE</t>
+          <t>KWJF</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-03-31T00:00:00</t>
         </is>
       </c>
       <c r="H345" t="n">
-        <v>43.88</v>
+        <v>34.74106</v>
       </c>
       <c r="I345" t="n">
-        <v>-91.25</v>
+        <v>-118.21864</v>
       </c>
       <c r="J345" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L345" t="inlineStr">
         <is>
-          <t>LSE</t>
+          <t>WJF</t>
         </is>
       </c>
       <c r="M345" t="n">
-        <v>1</v>
+        <v>110</v>
       </c>
       <c r="N345" t="n">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="O345" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P345" t="inlineStr">
         <is>
-          <t>POINT (-91.25 43.88)</t>
+          <t>POINT (-118.21864 34.74106)</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>KORF</t>
+          <t>KBIS</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="H346" t="n">
-        <v>36.90333</v>
+        <v>46.77272</v>
       </c>
       <c r="I346" t="n">
-        <v>-76.19222000000001</v>
+        <v>-100.74575</v>
       </c>
       <c r="J346" t="n">
         <v>2</v>
       </c>
       <c r="K346" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L346" t="inlineStr">
         <is>
-          <t>ORF</t>
+          <t>BIS</t>
         </is>
       </c>
       <c r="M346" t="n">
-        <v>-1</v>
+        <v>12</v>
       </c>
       <c r="N346" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O346" t="n">
         <v>2</v>
       </c>
       <c r="P346" t="inlineStr">
         <is>
-          <t>POINT (-76.19222 36.90333)</t>
+          <t>POINT (-100.74575 46.77272)</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>KABY</t>
+          <t>KRAL</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-05-05T00:00:00</t>
         </is>
       </c>
       <c r="H347" t="n">
-        <v>31.53552</v>
+        <v>33.95189</v>
       </c>
       <c r="I347" t="n">
-        <v>-84.19447</v>
+        <v>-117.44511</v>
       </c>
       <c r="J347" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L347" t="inlineStr">
         <is>
-          <t>ABY</t>
+          <t>RAL</t>
         </is>
       </c>
       <c r="M347" t="n">
-        <v>-2</v>
+        <v>75</v>
       </c>
       <c r="N347" t="n">
-        <v>-1</v>
+        <v>8</v>
       </c>
       <c r="O347" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P347" t="inlineStr">
         <is>
-          <t>POINT (-84.19447 31.53552)</t>
+          <t>POINT (-117.44511 33.95189)</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>KFPR</t>
+          <t>KAPX</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H348" t="n">
-        <v>27.49806</v>
+        <v>44.9075</v>
       </c>
       <c r="I348" t="n">
-        <v>-80.37667</v>
+        <v>-84.7189</v>
       </c>
       <c r="J348" t="n">
         <v>-2</v>
       </c>
       <c r="K348" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L348" t="inlineStr">
         <is>
-          <t>FPR</t>
+          <t>APX</t>
         </is>
       </c>
       <c r="M348" t="n">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="N348" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="O348" t="n">
         <v>-2</v>
       </c>
       <c r="P348" t="inlineStr">
         <is>
-          <t>POINT (-80.37667 27.49806)</t>
+          <t>POINT (-84.7189 44.9075)</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>KWAL</t>
+          <t>KFSM</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H349" t="n">
-        <v>37.94056</v>
+        <v>35.33658</v>
       </c>
       <c r="I349" t="n">
-        <v>-75.46306</v>
+        <v>-94.36744</v>
       </c>
       <c r="J349" t="n">
         <v>2</v>
       </c>
       <c r="K349" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L349" t="inlineStr">
         <is>
-          <t>WAL</t>
+          <t>FSM</t>
         </is>
       </c>
       <c r="M349" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N349" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O349" t="n">
         <v>2</v>
       </c>
       <c r="P349" t="inlineStr">
         <is>
-          <t>POINT (-75.46306 37.94056)</t>
+          <t>POINT (-94.36744 35.33658)</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>KFTY</t>
+          <t>KJKL</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E350" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F350" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H350" t="n">
-        <v>33.78</v>
+        <v>37.59139</v>
       </c>
       <c r="I350" t="n">
-        <v>-84.52</v>
+        <v>-83.31444</v>
       </c>
       <c r="J350" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L350" t="inlineStr">
         <is>
-          <t>FTY</t>
+          <t>JKL</t>
         </is>
       </c>
       <c r="M350" t="n">
         <v>1</v>
       </c>
       <c r="N350" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="O350" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P350" t="inlineStr">
         <is>
-          <t>POINT (-84.52 33.78)</t>
+          <t>POINT (-83.31444 37.59139)</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>KMHK</t>
+          <t>KMSL</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H351" t="n">
-        <v>39.13528</v>
+        <v>34.74385</v>
       </c>
       <c r="I351" t="n">
-        <v>-96.67778</v>
+        <v>-87.59962</v>
       </c>
       <c r="J351" t="n">
         <v>2</v>
       </c>
       <c r="K351" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L351" t="inlineStr">
         <is>
-          <t>MHK</t>
+          <t>MSL</t>
         </is>
       </c>
       <c r="M351" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="N351" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="O351" t="n">
         <v>2</v>
       </c>
       <c r="P351" t="inlineStr">
         <is>
-          <t>POINT (-96.67778 39.13528)</t>
+          <t>POINT (-87.59962 34.74385)</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>KEKN</t>
+          <t>KORF</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H352" t="n">
-        <v>38.88528</v>
+        <v>36.90333</v>
       </c>
       <c r="I352" t="n">
-        <v>-79.85278</v>
+        <v>-76.19222000000001</v>
       </c>
       <c r="J352" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L352" t="inlineStr">
         <is>
-          <t>EKN</t>
+          <t>ORF</t>
         </is>
       </c>
       <c r="M352" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="N352" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O352" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P352" t="inlineStr">
         <is>
-          <t>POINT (-79.85278 38.88528)</t>
+          <t>POINT (-76.19222 36.90333)</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>POTZ</t>
+          <t>KCNO</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-05-05T00:00:00</t>
         </is>
       </c>
       <c r="H353" t="n">
-        <v>66.8845</v>
+        <v>33.97528</v>
       </c>
       <c r="I353" t="n">
-        <v>-162.598</v>
+        <v>-117.63611</v>
       </c>
       <c r="J353" t="n">
         <v>2</v>
       </c>
       <c r="K353" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L353" t="inlineStr">
         <is>
-          <t>OTZ</t>
+          <t>CNO</t>
         </is>
       </c>
       <c r="M353" t="n">
-        <v>-3</v>
+        <v>75</v>
       </c>
       <c r="N353" t="n">
-        <v>-7</v>
+        <v>7</v>
       </c>
       <c r="O353" t="n">
         <v>2</v>
       </c>
       <c r="P353" t="inlineStr">
         <is>
-          <t>POINT (-162.598 66.8845)</t>
+          <t>POINT (-117.63611 33.97528)</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>KEWR</t>
+          <t>KMDH</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="D354" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E354" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="F354" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H354" t="n">
-        <v>40.68272</v>
+        <v>37.78</v>
       </c>
       <c r="I354" t="n">
-        <v>-74.16932</v>
+        <v>-89.25</v>
       </c>
       <c r="J354" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L354" t="inlineStr">
         <is>
-          <t>EWR</t>
+          <t>MDH</t>
         </is>
       </c>
       <c r="M354" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N354" t="n">
-        <v>-2</v>
+        <v>5</v>
       </c>
       <c r="O354" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P354" t="inlineStr">
         <is>
-          <t>POINT (-74.16932 40.68272)</t>
+          <t>POINT (-89.25 37.78)</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>KEPH</t>
+          <t>KABQ</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="F355" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H355" t="n">
-        <v>47.30806</v>
+        <v>35.0419</v>
       </c>
       <c r="I355" t="n">
-        <v>-119.51472</v>
+        <v>-106.6155</v>
       </c>
       <c r="J355" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L355" t="inlineStr">
         <is>
-          <t>EPH</t>
+          <t>ABQ</t>
         </is>
       </c>
       <c r="M355" t="n">
         <v>2</v>
       </c>
       <c r="N355" t="n">
         <v>1</v>
       </c>
       <c r="O355" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P355" t="inlineStr">
         <is>
-          <t>POINT (-119.51472 47.30806)</t>
+          <t>POINT (-106.6155 35.0419)</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>KONT</t>
+          <t>KCKB</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E356" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F356" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>2026-05-29T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H356" t="n">
-        <v>34.056</v>
+        <v>39.29664</v>
       </c>
       <c r="I356" t="n">
-        <v>-117.60119</v>
+        <v>-80.22808000000001</v>
       </c>
       <c r="J356" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L356" t="inlineStr">
         <is>
-          <t>ONT</t>
+          <t>CKB</t>
         </is>
       </c>
       <c r="M356" t="n">
-        <v>51</v>
+        <v>1</v>
       </c>
       <c r="N356" t="n">
-        <v>8</v>
+        <v>-1</v>
       </c>
       <c r="O356" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P356" t="inlineStr">
         <is>
-          <t>POINT (-117.60119 34.056)</t>
+          <t>POINT (-80.22808 39.29664)</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>KMGW</t>
+          <t>KMFR</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-06-26T00:00:00</t>
         </is>
       </c>
       <c r="H357" t="n">
-        <v>39.64291</v>
+        <v>42.3811</v>
       </c>
       <c r="I357" t="n">
-        <v>-79.91631</v>
+        <v>-122.8722</v>
       </c>
       <c r="J357" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L357" t="inlineStr">
         <is>
-          <t>MGW</t>
+          <t>MFR</t>
         </is>
       </c>
       <c r="M357" t="n">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="N357" t="n">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="O357" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P357" t="inlineStr">
         <is>
-          <t>POINT (-79.91631 39.64291)</t>
+          <t>POINT (-122.8722 42.3811)</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>KTRI</t>
+          <t>KABY</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H358" t="n">
-        <v>36.47522</v>
+        <v>31.53552</v>
       </c>
       <c r="I358" t="n">
-        <v>-82.40742</v>
+        <v>-84.19447</v>
       </c>
       <c r="J358" t="n">
         <v>-2</v>
       </c>
       <c r="K358" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L358" t="inlineStr">
         <is>
-          <t>TRI</t>
+          <t>ABY</t>
         </is>
       </c>
       <c r="M358" t="n">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="N358" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="O358" t="n">
         <v>-2</v>
       </c>
       <c r="P358" t="inlineStr">
         <is>
-          <t>POINT (-82.40742 36.47522)</t>
+          <t>POINT (-84.19447 31.53552)</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>KMIA</t>
+          <t>KTRI</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H359" t="n">
-        <v>25.78805</v>
+        <v>36.47522</v>
       </c>
       <c r="I359" t="n">
-        <v>-80.31693</v>
+        <v>-82.40742</v>
       </c>
       <c r="J359" t="n">
         <v>-2</v>
       </c>
       <c r="K359" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L359" t="inlineStr">
         <is>
-          <t>MIA</t>
+          <t>TRI</t>
         </is>
       </c>
       <c r="M359" t="n">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="N359" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O359" t="n">
         <v>-2</v>
       </c>
       <c r="P359" t="inlineStr">
         <is>
-          <t>POINT (-80.31693 25.78805)</t>
+          <t>POINT (-82.40742 36.47522)</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>KLCH</t>
+          <t>KIML</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H360" t="n">
-        <v>30.12472</v>
+        <v>40.51033</v>
       </c>
       <c r="I360" t="n">
-        <v>-93.22833</v>
+        <v>-101.62015</v>
       </c>
       <c r="J360" t="n">
         <v>2</v>
       </c>
       <c r="K360" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L360" t="inlineStr">
         <is>
-          <t>LCH</t>
+          <t>IML</t>
         </is>
       </c>
       <c r="M360" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="N360" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="O360" t="n">
         <v>2</v>
       </c>
       <c r="P360" t="inlineStr">
         <is>
-          <t>POINT (-93.22833 30.12472)</t>
+          <t>POINT (-101.62015 40.51033)</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>KEMP</t>
+          <t>KMYF</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-05-28T00:00:00</t>
         </is>
       </c>
       <c r="H361" t="n">
-        <v>38.33056</v>
+        <v>32.8157</v>
       </c>
       <c r="I361" t="n">
-        <v>-96.18971999999999</v>
+        <v>-117.1396</v>
       </c>
       <c r="J361" t="n">
         <v>2</v>
       </c>
       <c r="K361" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L361" t="inlineStr">
         <is>
-          <t>EMP</t>
+          <t>MYF</t>
         </is>
       </c>
       <c r="M361" t="n">
-        <v>-1</v>
+        <v>52</v>
       </c>
       <c r="N361" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="O361" t="n">
         <v>2</v>
       </c>
       <c r="P361" t="inlineStr">
         <is>
-          <t>POINT (-96.18972 38.33056)</t>
+          <t>POINT (-117.1396 32.8157)</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>KRNM</t>
+          <t>KFYV</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>2026-05-29T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H362" t="n">
-        <v>33.03917</v>
+        <v>36.00509</v>
       </c>
       <c r="I362" t="n">
-        <v>-116.91525</v>
+        <v>-94.17006000000001</v>
       </c>
       <c r="J362" t="n">
         <v>2</v>
       </c>
       <c r="K362" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L362" t="inlineStr">
         <is>
-          <t>RNM</t>
+          <t>FYV</t>
         </is>
       </c>
       <c r="M362" t="n">
-        <v>51</v>
+        <v>4</v>
       </c>
       <c r="N362" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="O362" t="n">
         <v>2</v>
       </c>
       <c r="P362" t="inlineStr">
         <is>
-          <t>POINT (-116.91525 33.03917)</t>
+          <t>POINT (-94.17006 36.00509)</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>KBGM</t>
+          <t>KCRW</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H363" t="n">
-        <v>42.20856</v>
+        <v>38.3794</v>
       </c>
       <c r="I363" t="n">
-        <v>-75.97972</v>
+        <v>-81.59</v>
       </c>
       <c r="J363" t="n">
         <v>-2</v>
       </c>
       <c r="K363" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L363" t="inlineStr">
         <is>
-          <t>BGM</t>
+          <t>CRW</t>
         </is>
       </c>
       <c r="M363" t="n">
         <v>1</v>
       </c>
       <c r="N363" t="n">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="O363" t="n">
         <v>-2</v>
       </c>
       <c r="P363" t="inlineStr">
         <is>
-          <t>POINT (-75.97972 42.20856)</t>
+          <t>POINT (-81.59 38.3794)</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>KCRW</t>
+          <t>KEMP</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H364" t="n">
-        <v>38.3794</v>
+        <v>38.33056</v>
       </c>
       <c r="I364" t="n">
-        <v>-81.59</v>
+        <v>-96.18971999999999</v>
       </c>
       <c r="J364" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L364" t="inlineStr">
         <is>
-          <t>CRW</t>
+          <t>EMP</t>
         </is>
       </c>
       <c r="M364" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="N364" t="n">
         <v>4</v>
       </c>
       <c r="O364" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P364" t="inlineStr">
         <is>
-          <t>POINT (-81.59 38.3794)</t>
+          <t>POINT (-96.18972 38.33056)</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>KCNY</t>
+          <t>KRNM</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
+          <t>2026-07-11T00:00:00</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="C365" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-05-29T00:00:00</t>
         </is>
       </c>
       <c r="H365" t="n">
-        <v>38.75496</v>
+        <v>33.03917</v>
       </c>
       <c r="I365" t="n">
-        <v>-109.75484</v>
+        <v>-116.91525</v>
       </c>
       <c r="J365" t="n">
         <v>2</v>
       </c>
       <c r="K365" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L365" t="inlineStr">
         <is>
-          <t>CNY</t>
+          <t>RNM</t>
         </is>
       </c>
       <c r="M365" t="n">
-        <v>3</v>
+        <v>51</v>
       </c>
       <c r="N365" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="O365" t="n">
         <v>2</v>
       </c>
       <c r="P365" t="inlineStr">
         <is>
-          <t>POINT (-109.75484 38.75496)</t>
+          <t>POINT (-116.91525 33.03917)</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>KNYC</t>
+          <t>KBPT</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H366" t="n">
-        <v>40.779</v>
+        <v>29.95</v>
       </c>
       <c r="I366" t="n">
-        <v>-73.96925</v>
+        <v>-94.02</v>
       </c>
       <c r="J366" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L366" t="inlineStr">
         <is>
-          <t>NYC</t>
+          <t>BPT</t>
         </is>
       </c>
       <c r="M366" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N366" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="O366" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P366" t="inlineStr">
         <is>
-          <t>POINT (-73.96925 40.779)</t>
+          <t>POINT (-94.02 29.95)</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>KCKB</t>
+          <t>KNYC</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H367" t="n">
-        <v>39.29664</v>
+        <v>40.779</v>
       </c>
       <c r="I367" t="n">
-        <v>-80.22808000000001</v>
+        <v>-73.96925</v>
       </c>
       <c r="J367" t="n">
         <v>-2</v>
       </c>
       <c r="K367" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L367" t="inlineStr">
         <is>
-          <t>CKB</t>
+          <t>NYC</t>
         </is>
       </c>
       <c r="M367" t="n">
         <v>1</v>
       </c>
       <c r="N367" t="n">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="O367" t="n">
         <v>-2</v>
       </c>
       <c r="P367" t="inlineStr">
         <is>
-          <t>POINT (-80.22808 39.29664)</t>
+          <t>POINT (-73.96925 40.779)</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>KRIL</t>
+          <t>KDAG</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E368" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-02-18T00:00:00</t>
         </is>
       </c>
       <c r="H368" t="n">
-        <v>39.52631</v>
+        <v>34.8536</v>
       </c>
       <c r="I368" t="n">
-        <v>-107.72694</v>
+        <v>-116.7858</v>
       </c>
       <c r="J368" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L368" t="inlineStr">
         <is>
-          <t>RIL</t>
+          <t>DAG</t>
         </is>
       </c>
       <c r="M368" t="n">
-        <v>-1</v>
+        <v>151</v>
       </c>
       <c r="N368" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="O368" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P368" t="inlineStr">
         <is>
-          <t>POINT (-107.72694 39.52631)</t>
+          <t>POINT (-116.7858 34.8536)</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>KMYF</t>
+          <t>KBGM</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E369" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F369" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>2026-05-28T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H369" t="n">
-        <v>32.8157</v>
+        <v>42.20856</v>
       </c>
       <c r="I369" t="n">
-        <v>-117.1396</v>
+        <v>-75.97972</v>
       </c>
       <c r="J369" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L369" t="inlineStr">
         <is>
-          <t>MYF</t>
+          <t>BGM</t>
         </is>
       </c>
       <c r="M369" t="n">
-        <v>52</v>
+        <v>1</v>
       </c>
       <c r="N369" t="n">
-        <v>9</v>
+        <v>-1</v>
       </c>
       <c r="O369" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P369" t="inlineStr">
         <is>
-          <t>POINT (-117.1396 32.8157)</t>
+          <t>POINT (-75.97972 42.20856)</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>KGLR</t>
+          <t>KLGA</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H370" t="n">
-        <v>44.9075</v>
+        <v>40.77945</v>
       </c>
       <c r="I370" t="n">
-        <v>-84.7189</v>
+        <v>-73.88028</v>
       </c>
       <c r="J370" t="n">
         <v>-2</v>
       </c>
       <c r="K370" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L370" t="inlineStr">
         <is>
-          <t>GLR</t>
+          <t>LGA</t>
         </is>
       </c>
       <c r="M370" t="n">
         <v>1</v>
       </c>
       <c r="N370" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="O370" t="n">
         <v>-2</v>
       </c>
       <c r="P370" t="inlineStr">
         <is>
-          <t>POINT (-84.7189 44.9075)</t>
+          <t>POINT (-73.88028 40.77945)</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>KISP</t>
+          <t>KPAH</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H371" t="n">
-        <v>40.79389</v>
+        <v>37.0563</v>
       </c>
       <c r="I371" t="n">
-        <v>-73.10167</v>
+        <v>-88.7744</v>
       </c>
       <c r="J371" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L371" t="inlineStr">
         <is>
-          <t>ISP</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="M371" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="N371" t="n">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="O371" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P371" t="inlineStr">
         <is>
-          <t>POINT (-73.10167 40.79389)</t>
+          <t>POINT (-88.7744 37.0563)</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>KPAH</t>
+          <t>KIDA</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H372" t="n">
-        <v>37.0563</v>
+        <v>43.51372</v>
       </c>
       <c r="I372" t="n">
-        <v>-88.7744</v>
+        <v>-112.07075</v>
       </c>
       <c r="J372" t="n">
         <v>2</v>
       </c>
       <c r="K372" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L372" t="inlineStr">
         <is>
-          <t>PAH</t>
+          <t>IDA</t>
         </is>
       </c>
       <c r="M372" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="N372" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="O372" t="n">
         <v>2</v>
       </c>
       <c r="P372" t="inlineStr">
         <is>
-          <t>POINT (-88.7744 37.0563)</t>
+          <t>POINT (-112.07075 43.51372)</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>KSLN</t>
+          <t>KLGB</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-05-05T00:00:00</t>
         </is>
       </c>
       <c r="H373" t="n">
-        <v>38.79097</v>
+        <v>33.81179</v>
       </c>
       <c r="I373" t="n">
-        <v>-97.65217</v>
+        <v>-118.14716</v>
       </c>
       <c r="J373" t="n">
         <v>2</v>
       </c>
       <c r="K373" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L373" t="inlineStr">
         <is>
-          <t>SLN</t>
+          <t>LGB</t>
         </is>
       </c>
       <c r="M373" t="n">
-        <v>-1</v>
+        <v>75</v>
       </c>
       <c r="N373" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="O373" t="n">
         <v>2</v>
       </c>
       <c r="P373" t="inlineStr">
         <is>
-          <t>POINT (-97.65217 38.79097)</t>
+          <t>POINT (-118.14716 33.81179)</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>KMDH</t>
+          <t>KFFT</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
+          <t>2026-07-15T00:00:00</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>2026-07-16T00:00:00</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="C374" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="H374" t="n">
-        <v>37.78</v>
+        <v>38.18472</v>
       </c>
       <c r="I374" t="n">
-        <v>-89.25</v>
+        <v>-84.90333</v>
       </c>
       <c r="J374" t="n">
         <v>2</v>
       </c>
       <c r="K374" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L374" t="inlineStr">
         <is>
-          <t>MDH</t>
+          <t>FFT</t>
         </is>
       </c>
       <c r="M374" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N374" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="O374" t="n">
         <v>2</v>
       </c>
       <c r="P374" t="inlineStr">
         <is>
-          <t>POINT (-89.25 37.78)</t>
+          <t>POINT (-84.90333 38.18472)</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>KJFK</t>
+          <t>KEKN</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H375" t="n">
-        <v>40.63861</v>
+        <v>38.88528</v>
       </c>
       <c r="I375" t="n">
-        <v>-73.76222</v>
+        <v>-79.85278</v>
       </c>
       <c r="J375" t="n">
         <v>-2</v>
       </c>
       <c r="K375" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L375" t="inlineStr">
         <is>
-          <t>JFK</t>
+          <t>EKN</t>
         </is>
       </c>
       <c r="M375" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="N375" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O375" t="n">
         <v>-2</v>
       </c>
       <c r="P375" t="inlineStr">
         <is>
-          <t>POINT (-73.76222 40.63861)</t>
+          <t>POINT (-79.85278 38.88528)</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>KABE</t>
+          <t>KLCH</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H376" t="n">
-        <v>40.65083</v>
+        <v>30.12472</v>
       </c>
       <c r="I376" t="n">
-        <v>-75.44917</v>
+        <v>-93.22833</v>
       </c>
       <c r="J376" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L376" t="inlineStr">
         <is>
-          <t>ABE</t>
+          <t>LCH</t>
         </is>
       </c>
       <c r="M376" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N376" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="O376" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P376" t="inlineStr">
         <is>
-          <t>POINT (-75.44917 40.65083)</t>
+          <t>POINT (-93.22833 30.12472)</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>KFYV</t>
+          <t>KSLN</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H377" t="n">
-        <v>36.00509</v>
+        <v>38.79097</v>
       </c>
       <c r="I377" t="n">
-        <v>-94.17006000000001</v>
+        <v>-97.65217</v>
       </c>
       <c r="J377" t="n">
         <v>2</v>
       </c>
       <c r="K377" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L377" t="inlineStr">
         <is>
-          <t>FYV</t>
+          <t>SLN</t>
         </is>
       </c>
       <c r="M377" t="n">
+        <v>-1</v>
+      </c>
+      <c r="N377" t="n">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="O377" t="n">
         <v>2</v>
       </c>
       <c r="P377" t="inlineStr">
         <is>
-          <t>POINT (-94.17006 36.00509)</t>
+          <t>POINT (-97.65217 38.79097)</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>KTVC</t>
+          <t>KISP</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H378" t="n">
-        <v>44.74164</v>
+        <v>40.79389</v>
       </c>
       <c r="I378" t="n">
-        <v>-85.58235999999999</v>
+        <v>-73.10167</v>
       </c>
       <c r="J378" t="n">
         <v>-2</v>
       </c>
       <c r="K378" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L378" t="inlineStr">
         <is>
-          <t>TVC</t>
+          <t>ISP</t>
         </is>
       </c>
       <c r="M378" t="n">
         <v>1</v>
       </c>
       <c r="N378" t="n">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="O378" t="n">
         <v>-2</v>
       </c>
       <c r="P378" t="inlineStr">
         <is>
-          <t>POINT (-85.58236 44.74164)</t>
+          <t>POINT (-73.10167 40.79389)</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>KICT</t>
+          <t>KCOS</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H379" t="n">
-        <v>37.65</v>
+        <v>38.80581</v>
       </c>
       <c r="I379" t="n">
-        <v>-97.43000000000001</v>
+        <v>-104.70078</v>
       </c>
       <c r="J379" t="n">
         <v>2</v>
       </c>
       <c r="K379" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L379" t="inlineStr">
         <is>
-          <t>ICT</t>
+          <t>COS</t>
         </is>
       </c>
       <c r="M379" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="N379" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="O379" t="n">
         <v>2</v>
       </c>
       <c r="P379" t="inlineStr">
         <is>
-          <t>POINT (-97.43 37.65)</t>
+          <t>POINT (-104.70078 38.80581)</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>KAMG</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
@@ -27028,674 +27028,674 @@
         </is>
       </c>
       <c r="L380" t="inlineStr">
         <is>
           <t>AMG</t>
         </is>
       </c>
       <c r="M380" t="n">
         <v>3</v>
       </c>
       <c r="N380" t="n">
         <v>4</v>
       </c>
       <c r="O380" t="n">
         <v>-2</v>
       </c>
       <c r="P380" t="inlineStr">
         <is>
           <t>POINT (-82.50656 31.53606)</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>KIML</t>
+          <t>KICT</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="H381" t="n">
-        <v>40.51033</v>
+        <v>37.65</v>
       </c>
       <c r="I381" t="n">
-        <v>-101.62015</v>
+        <v>-97.43000000000001</v>
       </c>
       <c r="J381" t="n">
         <v>2</v>
       </c>
       <c r="K381" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L381" t="inlineStr">
         <is>
-          <t>IML</t>
+          <t>ICT</t>
         </is>
       </c>
       <c r="M381" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="N381" t="n">
         <v>1</v>
       </c>
       <c r="O381" t="n">
         <v>2</v>
       </c>
       <c r="P381" t="inlineStr">
         <is>
-          <t>POINT (-101.62015 40.51033)</t>
+          <t>POINT (-97.43 37.65)</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>KFFT</t>
+          <t>KDDC</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H382" t="n">
-        <v>38.18472</v>
+        <v>37.761</v>
       </c>
       <c r="I382" t="n">
-        <v>-84.90333</v>
+        <v>-99.96899999999999</v>
       </c>
       <c r="J382" t="n">
         <v>2</v>
       </c>
       <c r="K382" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L382" t="inlineStr">
         <is>
-          <t>FFT</t>
+          <t>DDC</t>
         </is>
       </c>
       <c r="M382" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="N382" t="n">
-        <v>1</v>
+        <v>-8</v>
       </c>
       <c r="O382" t="n">
         <v>2</v>
       </c>
       <c r="P382" t="inlineStr">
         <is>
-          <t>POINT (-84.90333 38.18472)</t>
+          <t>POINT (-99.969 37.761)</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>KCOS</t>
+          <t>KSLC</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-04T00:00:00</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="H383" t="n">
-        <v>38.80581</v>
+        <v>40.78</v>
       </c>
       <c r="I383" t="n">
-        <v>-104.70078</v>
+        <v>-111.97</v>
       </c>
       <c r="J383" t="n">
         <v>2</v>
       </c>
       <c r="K383" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L383" t="inlineStr">
         <is>
-          <t>COS</t>
+          <t>SLC</t>
         </is>
       </c>
       <c r="M383" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="N383" t="n">
-        <v>-1</v>
+        <v>15</v>
       </c>
       <c r="O383" t="n">
         <v>2</v>
       </c>
       <c r="P383" t="inlineStr">
         <is>
-          <t>POINT (-104.70078 38.80581)</t>
+          <t>POINT (-111.97 40.78)</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>KGYX</t>
+          <t>KBIH</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-05-29T00:00:00</t>
         </is>
       </c>
       <c r="H384" t="n">
-        <v>43.89</v>
+        <v>37.37311</v>
       </c>
       <c r="I384" t="n">
-        <v>-70.256</v>
+        <v>-118.36361</v>
       </c>
       <c r="J384" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L384" t="inlineStr">
         <is>
-          <t>GYX</t>
+          <t>BIH</t>
         </is>
       </c>
       <c r="M384" t="n">
-        <v>1</v>
+        <v>51</v>
       </c>
       <c r="N384" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="O384" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="P384" t="inlineStr">
         <is>
-          <t>POINT (-70.256 43.89)</t>
+          <t>POINT (-118.36361 37.37311)</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>KTLH</t>
+          <t>KMIA</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H385" t="n">
-        <v>30.39354</v>
+        <v>25.78805</v>
       </c>
       <c r="I385" t="n">
-        <v>-84.35135</v>
+        <v>-80.31693</v>
       </c>
       <c r="J385" t="n">
         <v>-2</v>
       </c>
       <c r="K385" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L385" t="inlineStr">
         <is>
-          <t>TLH</t>
+          <t>MIA</t>
         </is>
       </c>
       <c r="M385" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="N385" t="n">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="O385" t="n">
         <v>-2</v>
       </c>
       <c r="P385" t="inlineStr">
         <is>
-          <t>POINT (-84.35135 30.39354)</t>
+          <t>POINT (-80.31693 25.78805)</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>KGCK</t>
+          <t>KMLB</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E386" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H386" t="n">
-        <v>37.92753</v>
+        <v>28.10275</v>
       </c>
       <c r="I386" t="n">
-        <v>-100.72442</v>
+        <v>-80.64525999999999</v>
       </c>
       <c r="J386" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L386" t="inlineStr">
         <is>
-          <t>GCK</t>
+          <t>MLB</t>
         </is>
       </c>
       <c r="M386" t="n">
-        <v>9</v>
+        <v>-1</v>
       </c>
       <c r="N386" t="n">
         <v>1</v>
       </c>
       <c r="O386" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P386" t="inlineStr">
         <is>
-          <t>POINT (-100.72442 37.92753)</t>
+          <t>POINT (-80.64526 28.10275)</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>KSLC</t>
+          <t>KMBG</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>2026-07-04T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>2026-07-07T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H387" t="n">
-        <v>40.78</v>
+        <v>45.54639</v>
       </c>
       <c r="I387" t="n">
-        <v>-111.97</v>
+        <v>-100.40778</v>
       </c>
       <c r="J387" t="n">
         <v>2</v>
       </c>
       <c r="K387" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L387" t="inlineStr">
         <is>
-          <t>SLC</t>
+          <t>MBG</t>
         </is>
       </c>
       <c r="M387" t="n">
-        <v>12</v>
+        <v>-1</v>
       </c>
       <c r="N387" t="n">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="O387" t="n">
         <v>2</v>
       </c>
       <c r="P387" t="inlineStr">
         <is>
-          <t>POINT (-111.97 40.78)</t>
+          <t>POINT (-100.40778 45.54639)</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>KDDC</t>
+          <t>KGYX</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="E388" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H388" t="n">
-        <v>37.761</v>
+        <v>43.89</v>
       </c>
       <c r="I388" t="n">
-        <v>-99.96899999999999</v>
+        <v>-70.256</v>
       </c>
       <c r="J388" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L388" t="inlineStr">
         <is>
-          <t>DDC</t>
+          <t>GYX</t>
         </is>
       </c>
       <c r="M388" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="N388" t="n">
-        <v>-8</v>
+        <v>1</v>
       </c>
       <c r="O388" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="P388" t="inlineStr">
         <is>
-          <t>POINT (-99.969 37.761)</t>
+          <t>POINT (-70.256 43.89)</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>PASI</t>
+          <t>KGCK</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="D389" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H389" t="n">
-        <v>57.04714</v>
+        <v>37.92753</v>
       </c>
       <c r="I389" t="n">
-        <v>-135.36161</v>
+        <v>-100.72442</v>
       </c>
       <c r="J389" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L389" t="inlineStr">
         <is>
-          <t>ASI</t>
+          <t>GCK</t>
         </is>
       </c>
       <c r="M389" t="n">
-        <v>-1</v>
+        <v>9</v>
       </c>
       <c r="N389" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="O389" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="P389" t="inlineStr">
         <is>
-          <t>POINT (-135.36161 57.04714)</t>
+          <t>POINT (-100.72442 37.92753)</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>KMTO</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
@@ -27798,10681 +27798,10751 @@
         </is>
       </c>
       <c r="L391" t="inlineStr">
         <is>
           <t>SIY</t>
         </is>
       </c>
       <c r="M391" t="n">
         <v>23</v>
       </c>
       <c r="N391" t="n">
         <v>-5</v>
       </c>
       <c r="O391" t="n">
         <v>1</v>
       </c>
       <c r="P391" t="inlineStr">
         <is>
           <t>POINT (-122.47 41.78)</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>KHJO</t>
+          <t>KDUJ</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>2026-05-28T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H392" t="n">
-        <v>36.31672</v>
+        <v>41.18</v>
       </c>
       <c r="I392" t="n">
-        <v>-119.62767</v>
+        <v>-78.90000000000001</v>
       </c>
       <c r="J392" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L392" t="inlineStr">
+        <is>
+          <t>DUJ</t>
+        </is>
+      </c>
+      <c r="M392" t="n">
         <v>1</v>
-      </c>
-[...11 lines deleted...]
-        <v>52</v>
       </c>
       <c r="N392" t="n">
         <v>-1</v>
       </c>
       <c r="O392" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P392" t="inlineStr">
         <is>
-          <t>POINT (-119.62767 36.31672)</t>
+          <t>POINT (-78.9 41.18)</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>KHSV</t>
+          <t>KLOT</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H393" t="n">
-        <v>34.64389</v>
+        <v>41.60811</v>
       </c>
       <c r="I393" t="n">
-        <v>-86.78610999999999</v>
+        <v>-88.09619000000001</v>
       </c>
       <c r="J393" t="n">
         <v>-1</v>
       </c>
       <c r="K393" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L393" t="inlineStr">
         <is>
-          <t>HSV</t>
+          <t>LOT</t>
         </is>
       </c>
       <c r="M393" t="n">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="N393" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O393" t="n">
         <v>-1</v>
       </c>
       <c r="P393" t="inlineStr">
         <is>
-          <t>POINT (-86.78611 34.64389)</t>
+          <t>POINT (-88.09619 41.60811)</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>KTUL</t>
+          <t>KMMV</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>2026-07-17T00:00:00</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="C394" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="H394" t="n">
-        <v>36.19839</v>
+        <v>45.19455</v>
       </c>
       <c r="I394" t="n">
-        <v>-95.88811</v>
+        <v>-123.13607</v>
       </c>
       <c r="J394" t="n">
         <v>1</v>
       </c>
       <c r="K394" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L394" t="inlineStr">
         <is>
-          <t>TUL</t>
+          <t>MMV</t>
         </is>
       </c>
       <c r="M394" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N394" t="n">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="O394" t="n">
         <v>1</v>
       </c>
       <c r="P394" t="inlineStr">
         <is>
-          <t>POINT (-95.88811 36.19839)</t>
+          <t>POINT (-123.13607 45.19455)</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>KSFF</t>
+          <t>KPHL</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H395" t="n">
-        <v>47.68282</v>
+        <v>39.86833</v>
       </c>
       <c r="I395" t="n">
-        <v>-117.32256</v>
+        <v>-75.23111</v>
       </c>
       <c r="J395" t="n">
         <v>-1</v>
       </c>
       <c r="K395" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L395" t="inlineStr">
         <is>
-          <t>SFF</t>
+          <t>PHL</t>
         </is>
       </c>
       <c r="M395" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N395" t="n">
         <v>6</v>
       </c>
       <c r="O395" t="n">
         <v>-1</v>
       </c>
       <c r="P395" t="inlineStr">
         <is>
-          <t>POINT (-117.32256 47.68282)</t>
+          <t>POINT (-75.23111 39.86833)</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>KFWA</t>
+          <t>KCVG</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-06-25T00:00:00</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H396" t="n">
-        <v>40.97805</v>
+        <v>39.04306</v>
       </c>
       <c r="I396" t="n">
-        <v>-85.18713</v>
+        <v>-84.67167000000001</v>
       </c>
       <c r="J396" t="n">
         <v>-1</v>
       </c>
       <c r="K396" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L396" t="inlineStr">
         <is>
-          <t>FWA</t>
+          <t>CVG</t>
         </is>
       </c>
       <c r="M396" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N396" t="n">
-        <v>-1</v>
+        <v>24</v>
       </c>
       <c r="O396" t="n">
         <v>-1</v>
       </c>
       <c r="P396" t="inlineStr">
         <is>
-          <t>POINT (-85.18713 40.97805)</t>
+          <t>POINT (-84.67167 39.04306)</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>KYKM</t>
+          <t>KHSV</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>2026-06-08T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H397" t="n">
-        <v>46.56817</v>
+        <v>34.64389</v>
       </c>
       <c r="I397" t="n">
-        <v>-120.54406</v>
+        <v>-86.78610999999999</v>
       </c>
       <c r="J397" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L397" t="inlineStr">
         <is>
-          <t>YKM</t>
+          <t>HSV</t>
         </is>
       </c>
       <c r="M397" t="n">
-        <v>41</v>
+        <v>-3</v>
       </c>
       <c r="N397" t="n">
-        <v>-2</v>
+        <v>7</v>
       </c>
       <c r="O397" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P397" t="inlineStr">
         <is>
-          <t>POINT (-120.54406 46.56817)</t>
+          <t>POINT (-86.78611 34.64389)</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>KBHM</t>
+          <t>KHJO</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-05-28T00:00:00</t>
         </is>
       </c>
       <c r="H398" t="n">
-        <v>33.56546</v>
+        <v>36.31672</v>
       </c>
       <c r="I398" t="n">
-        <v>-86.74487999999999</v>
+        <v>-119.62767</v>
       </c>
       <c r="J398" t="n">
         <v>1</v>
       </c>
       <c r="K398" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L398" t="inlineStr">
         <is>
-          <t>BHM</t>
+          <t>HJO</t>
         </is>
       </c>
       <c r="M398" t="n">
-        <v>-3</v>
+        <v>52</v>
       </c>
       <c r="N398" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="O398" t="n">
         <v>1</v>
       </c>
       <c r="P398" t="inlineStr">
         <is>
-          <t>POINT (-86.74488 33.56546)</t>
+          <t>POINT (-119.62767 36.31672)</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>PFAI</t>
+          <t>KDRO</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H399" t="n">
-        <v>64.84999999999999</v>
+        <v>37.15152</v>
       </c>
       <c r="I399" t="n">
-        <v>-147.83</v>
+        <v>-107.75377</v>
       </c>
       <c r="J399" t="n">
         <v>1</v>
       </c>
       <c r="K399" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L399" t="inlineStr">
         <is>
-          <t>FAI</t>
+          <t>DRO</t>
         </is>
       </c>
       <c r="M399" t="n">
-        <v>4</v>
+        <v>-3</v>
       </c>
       <c r="N399" t="n">
-        <v>-8</v>
+        <v>8</v>
       </c>
       <c r="O399" t="n">
         <v>1</v>
       </c>
       <c r="P399" t="inlineStr">
         <is>
-          <t>POINT (-147.83 64.85)</t>
+          <t>POINT (-107.75377 37.15152)</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>KDCA</t>
+          <t>KAEX</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="H400" t="n">
-        <v>38.8472</v>
+        <v>31.33472</v>
       </c>
       <c r="I400" t="n">
-        <v>-77.03455</v>
+        <v>-92.55861</v>
       </c>
       <c r="J400" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L400" t="inlineStr">
         <is>
-          <t>DCA</t>
+          <t>AEX</t>
         </is>
       </c>
       <c r="M400" t="n">
+        <v>6</v>
+      </c>
+      <c r="N400" t="n">
+        <v>2</v>
+      </c>
+      <c r="O400" t="n">
         <v>1</v>
       </c>
-      <c r="N400" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P400" t="inlineStr">
         <is>
-          <t>POINT (-77.03455 38.8472)</t>
+          <t>POINT (-92.55861 31.33472)</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>KEUG</t>
+          <t>KDRA</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>2026-06-28T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="H401" t="n">
-        <v>44.12458</v>
+        <v>36.6207</v>
       </c>
       <c r="I401" t="n">
-        <v>-123.21197</v>
+        <v>-116.0287</v>
       </c>
       <c r="J401" t="n">
         <v>1</v>
       </c>
       <c r="K401" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L401" t="inlineStr">
         <is>
-          <t>EUG</t>
+          <t>DRA</t>
         </is>
       </c>
       <c r="M401" t="n">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="N401" t="n">
-        <v>-5</v>
+        <v>8</v>
       </c>
       <c r="O401" t="n">
         <v>1</v>
       </c>
       <c r="P401" t="inlineStr">
         <is>
-          <t>POINT (-123.21197 44.12458)</t>
+          <t>POINT (-116.0287 36.6207)</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>KUGN</t>
+          <t>PHNL</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H402" t="n">
-        <v>42.42216</v>
+        <v>21.31868</v>
       </c>
       <c r="I402" t="n">
-        <v>-87.86790999999999</v>
+        <v>-157.92243</v>
       </c>
       <c r="J402" t="n">
         <v>-1</v>
       </c>
       <c r="K402" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L402" t="inlineStr">
         <is>
-          <t>UGN</t>
+          <t>HNL</t>
         </is>
       </c>
       <c r="M402" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N402" t="n">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="O402" t="n">
         <v>-1</v>
       </c>
       <c r="P402" t="inlineStr">
         <is>
-          <t>POINT (-87.86791 42.42216)</t>
+          <t>POINT (-157.92243 21.31868)</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>KLOT</t>
+          <t>KSFF</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H403" t="n">
-        <v>41.60811</v>
+        <v>47.68282</v>
       </c>
       <c r="I403" t="n">
-        <v>-88.09619000000001</v>
+        <v>-117.32256</v>
       </c>
       <c r="J403" t="n">
         <v>-1</v>
       </c>
       <c r="K403" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L403" t="inlineStr">
         <is>
-          <t>LOT</t>
+          <t>SFF</t>
         </is>
       </c>
       <c r="M403" t="n">
         <v>2</v>
       </c>
       <c r="N403" t="n">
         <v>6</v>
       </c>
       <c r="O403" t="n">
         <v>-1</v>
       </c>
       <c r="P403" t="inlineStr">
         <is>
-          <t>POINT (-88.09619 41.60811)</t>
+          <t>POINT (-117.32256 47.68282)</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>KDUJ</t>
+          <t>KTUL</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H404" t="n">
-        <v>41.18</v>
+        <v>36.19839</v>
       </c>
       <c r="I404" t="n">
-        <v>-78.90000000000001</v>
+        <v>-95.88811</v>
       </c>
       <c r="J404" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L404" t="inlineStr">
         <is>
-          <t>DUJ</t>
+          <t>TUL</t>
         </is>
       </c>
       <c r="M404" t="n">
         <v>1</v>
       </c>
       <c r="N404" t="n">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="O404" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P404" t="inlineStr">
         <is>
-          <t>POINT (-78.9 41.18)</t>
+          <t>POINT (-95.88811 36.19839)</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>KGEG</t>
+          <t>PFAI</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>2026-06-28T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H405" t="n">
-        <v>47.6216</v>
+        <v>64.84999999999999</v>
       </c>
       <c r="I405" t="n">
-        <v>-117.528</v>
+        <v>-147.83</v>
       </c>
       <c r="J405" t="n">
         <v>1</v>
       </c>
       <c r="K405" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L405" t="inlineStr">
         <is>
-          <t>GEG</t>
+          <t>FAI</t>
         </is>
       </c>
       <c r="M405" t="n">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="N405" t="n">
-        <v>-2</v>
+        <v>-8</v>
       </c>
       <c r="O405" t="n">
         <v>1</v>
       </c>
       <c r="P405" t="inlineStr">
         <is>
-          <t>POINT (-117.528 47.6216)</t>
+          <t>POINT (-147.83 64.85)</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>KGEZ</t>
+          <t>KGEG</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-06-28T00:00:00</t>
         </is>
       </c>
       <c r="H406" t="n">
-        <v>39.58314</v>
+        <v>47.6216</v>
       </c>
       <c r="I406" t="n">
-        <v>-85.80481</v>
+        <v>-117.528</v>
       </c>
       <c r="J406" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L406" t="inlineStr">
         <is>
-          <t>GEZ</t>
+          <t>GEG</t>
         </is>
       </c>
       <c r="M406" t="n">
+        <v>21</v>
+      </c>
+      <c r="N406" t="n">
+        <v>-2</v>
+      </c>
+      <c r="O406" t="n">
         <v>1</v>
       </c>
-      <c r="N406" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P406" t="inlineStr">
         <is>
-          <t>POINT (-85.80481 39.58314)</t>
+          <t>POINT (-117.528 47.6216)</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>KROA</t>
+          <t>KBHM</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H407" t="n">
-        <v>37.31694</v>
+        <v>33.56546</v>
       </c>
       <c r="I407" t="n">
-        <v>-79.97417</v>
+        <v>-86.74487999999999</v>
       </c>
       <c r="J407" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L407" t="inlineStr">
         <is>
-          <t>ROA</t>
+          <t>BHM</t>
         </is>
       </c>
       <c r="M407" t="n">
+        <v>-3</v>
+      </c>
+      <c r="N407" t="n">
         <v>-2</v>
       </c>
-      <c r="N407" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="O407" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P407" t="inlineStr">
         <is>
-          <t>POINT (-79.97417 37.31694)</t>
+          <t>POINT (-86.74488 33.56546)</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>KAVL</t>
+          <t>KUGN</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H408" t="n">
-        <v>35.43194</v>
+        <v>42.42216</v>
       </c>
       <c r="I408" t="n">
-        <v>-82.53749999999999</v>
+        <v>-87.86790999999999</v>
       </c>
       <c r="J408" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L408" t="inlineStr">
         <is>
-          <t>AVL</t>
+          <t>UGN</t>
         </is>
       </c>
       <c r="M408" t="n">
-        <v>-2</v>
+        <v>10</v>
       </c>
       <c r="N408" t="n">
-        <v>4</v>
+        <v>-1</v>
       </c>
       <c r="O408" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P408" t="inlineStr">
         <is>
-          <t>POINT (-82.5375 35.43194)</t>
+          <t>POINT (-87.86791 42.42216)</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>KSAT</t>
+          <t>PASI</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H409" t="n">
-        <v>29.53369</v>
+        <v>57.04714</v>
       </c>
       <c r="I409" t="n">
-        <v>-98.46978</v>
+        <v>-135.36161</v>
       </c>
       <c r="J409" t="n">
         <v>1</v>
       </c>
       <c r="K409" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L409" t="inlineStr">
         <is>
-          <t>SAT</t>
+          <t>ASI</t>
         </is>
       </c>
       <c r="M409" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N409" t="n">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="O409" t="n">
         <v>1</v>
       </c>
       <c r="P409" t="inlineStr">
         <is>
-          <t>POINT (-98.46978 29.53369)</t>
+          <t>POINT (-135.36161 57.04714)</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>KUNO</t>
+          <t>KLWS</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="G410" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="H410" t="n">
-        <v>36.87843</v>
+        <v>46.3745</v>
       </c>
       <c r="I410" t="n">
-        <v>-91.90268</v>
+        <v>-117.01539</v>
       </c>
       <c r="J410" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L410" t="inlineStr">
         <is>
-          <t>UNO</t>
+          <t>LWS</t>
         </is>
       </c>
       <c r="M410" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="N410" t="n">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="O410" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P410" t="inlineStr">
         <is>
-          <t>POINT (-91.90268 36.87843)</t>
+          <t>POINT (-117.01539 46.3745)</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>KLHX</t>
+          <t>KEKA</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-07T00:00:00</t>
         </is>
       </c>
       <c r="H411" t="n">
-        <v>38.04944</v>
+        <v>40.8097</v>
       </c>
       <c r="I411" t="n">
-        <v>-103.51222</v>
+        <v>-124.1603</v>
       </c>
       <c r="J411" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K411" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L411" t="inlineStr">
         <is>
-          <t>LHX</t>
+          <t>EKA</t>
         </is>
       </c>
       <c r="M411" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="N411" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="O411" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P411" t="inlineStr">
         <is>
-          <t>POINT (-103.51222 38.04944)</t>
+          <t>POINT (-124.1603 40.8097)</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>KGUY</t>
+          <t>KVPZ</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H412" t="n">
-        <v>36.68167</v>
+        <v>41.45397</v>
       </c>
       <c r="I412" t="n">
-        <v>-101.50528</v>
+        <v>-87.00708</v>
       </c>
       <c r="J412" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L412" t="inlineStr">
+        <is>
+          <t>VPZ</t>
+        </is>
+      </c>
+      <c r="M412" t="n">
         <v>1</v>
-      </c>
-[...11 lines deleted...]
-        <v>8</v>
       </c>
       <c r="N412" t="n">
         <v>-1</v>
       </c>
       <c r="O412" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P412" t="inlineStr">
         <is>
-          <t>POINT (-101.50528 36.68167)</t>
+          <t>POINT (-87.00708 41.45397)</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>KFSD</t>
+          <t>KMCW</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>2026-07-03T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H413" t="n">
-        <v>43.57694</v>
+        <v>43.154383</v>
       </c>
       <c r="I413" t="n">
-        <v>-96.75360999999999</v>
+        <v>-93.326097</v>
       </c>
       <c r="J413" t="n">
         <v>-1</v>
       </c>
       <c r="K413" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L413" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>MCW</t>
         </is>
       </c>
       <c r="M413" t="n">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="N413" t="n">
         <v>-1</v>
       </c>
       <c r="O413" t="n">
         <v>-1</v>
       </c>
       <c r="P413" t="inlineStr">
         <is>
-          <t>POINT (-96.75361 43.57694)</t>
+          <t>POINT (-93.326097 43.154383)</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>KTOL</t>
+          <t>KFNT</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H414" t="n">
-        <v>41.58861</v>
+        <v>42.96667</v>
       </c>
       <c r="I414" t="n">
-        <v>-83.80139</v>
+        <v>-83.74944000000001</v>
       </c>
       <c r="J414" t="n">
         <v>-1</v>
       </c>
       <c r="K414" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L414" t="inlineStr">
         <is>
-          <t>TOL</t>
+          <t>FNT</t>
         </is>
       </c>
       <c r="M414" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="N414" t="n">
         <v>-1</v>
       </c>
       <c r="O414" t="n">
         <v>-1</v>
       </c>
       <c r="P414" t="inlineStr">
         <is>
-          <t>POINT (-83.80139 41.58861)</t>
+          <t>POINT (-83.74944 42.96667)</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>KOMK</t>
+          <t>KAGS</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H415" t="n">
-        <v>48.46442</v>
+        <v>33.36994</v>
       </c>
       <c r="I415" t="n">
-        <v>-119.51806</v>
+        <v>-81.9645</v>
       </c>
       <c r="J415" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L415" t="inlineStr">
         <is>
-          <t>OMK</t>
+          <t>AGS</t>
         </is>
       </c>
       <c r="M415" t="n">
         <v>2</v>
       </c>
       <c r="N415" t="n">
         <v>1</v>
       </c>
       <c r="O415" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P415" t="inlineStr">
         <is>
-          <t>POINT (-119.51806 48.46442)</t>
+          <t>POINT (-81.9645 33.36994)</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>KLAS</t>
+          <t>KSLE</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>2026-06-24T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H416" t="n">
-        <v>36.08006</v>
+        <v>44.90953</v>
       </c>
       <c r="I416" t="n">
-        <v>-115.15225</v>
+        <v>-123.0025</v>
       </c>
       <c r="J416" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K416" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L416" t="inlineStr">
         <is>
-          <t>LAS</t>
+          <t>SLE</t>
         </is>
       </c>
       <c r="M416" t="n">
-        <v>25</v>
+        <v>3</v>
       </c>
       <c r="N416" t="n">
+        <v>-11</v>
+      </c>
+      <c r="O416" t="n">
         <v>1</v>
       </c>
-      <c r="O416" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="P416" t="inlineStr">
         <is>
-          <t>POINT (-115.15225 36.08006)</t>
+          <t>POINT (-123.0025 44.90953)</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>KILX</t>
+          <t>KUNO</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H417" t="n">
-        <v>40.15</v>
+        <v>36.87843</v>
       </c>
       <c r="I417" t="n">
-        <v>-89.33</v>
+        <v>-91.90268</v>
       </c>
       <c r="J417" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K417" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L417" t="inlineStr">
         <is>
-          <t>ILX</t>
+          <t>UNO</t>
         </is>
       </c>
       <c r="M417" t="n">
+        <v>-2</v>
+      </c>
+      <c r="N417" t="n">
+        <v>5</v>
+      </c>
+      <c r="O417" t="n">
         <v>1</v>
       </c>
-      <c r="N417" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P417" t="inlineStr">
         <is>
-          <t>POINT (-89.33 40.15)</t>
+          <t>POINT (-91.90268 36.87843)</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>KTTD</t>
+          <t>KSAT</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H418" t="n">
-        <v>45.55111</v>
+        <v>29.53369</v>
       </c>
       <c r="I418" t="n">
-        <v>-122.40889</v>
+        <v>-98.46978</v>
       </c>
       <c r="J418" t="n">
         <v>1</v>
       </c>
       <c r="K418" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L418" t="inlineStr">
         <is>
-          <t>TTD</t>
+          <t>SAT</t>
         </is>
       </c>
       <c r="M418" t="n">
         <v>3</v>
       </c>
       <c r="N418" t="n">
-        <v>-2</v>
+        <v>4</v>
       </c>
       <c r="O418" t="n">
         <v>1</v>
       </c>
       <c r="P418" t="inlineStr">
         <is>
-          <t>POINT (-122.40889 45.55111)</t>
+          <t>POINT (-98.46978 29.53369)</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>KMDW</t>
+          <t>KGRR</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H419" t="n">
-        <v>41.78597</v>
+        <v>42.88</v>
       </c>
       <c r="I419" t="n">
-        <v>-87.75242</v>
+        <v>-85.52</v>
       </c>
       <c r="J419" t="n">
         <v>-1</v>
       </c>
       <c r="K419" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L419" t="inlineStr">
         <is>
-          <t>MDW</t>
+          <t>GRR</t>
         </is>
       </c>
       <c r="M419" t="n">
         <v>2</v>
       </c>
       <c r="N419" t="n">
-        <v>11</v>
+        <v>-1</v>
       </c>
       <c r="O419" t="n">
         <v>-1</v>
       </c>
       <c r="P419" t="inlineStr">
         <is>
-          <t>POINT (-87.75242 41.78597)</t>
+          <t>POINT (-85.52 42.88)</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>KSGF</t>
+          <t>KAMA</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="H420" t="n">
-        <v>37.2397</v>
+        <v>35.21936</v>
       </c>
       <c r="I420" t="n">
-        <v>-93.3897</v>
+        <v>-101.70592</v>
       </c>
       <c r="J420" t="n">
         <v>1</v>
       </c>
       <c r="K420" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L420" t="inlineStr">
         <is>
-          <t>SGF</t>
+          <t>AMA</t>
         </is>
       </c>
       <c r="M420" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="N420" t="n">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="O420" t="n">
         <v>1</v>
       </c>
       <c r="P420" t="inlineStr">
         <is>
-          <t>POINT (-93.3897 37.2397)</t>
+          <t>POINT (-101.70592 35.21936)</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>KAMA</t>
+          <t>KSGF</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H421" t="n">
-        <v>35.21936</v>
+        <v>37.2397</v>
       </c>
       <c r="I421" t="n">
-        <v>-101.70592</v>
+        <v>-93.3897</v>
       </c>
       <c r="J421" t="n">
         <v>1</v>
       </c>
       <c r="K421" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L421" t="inlineStr">
         <is>
-          <t>AMA</t>
+          <t>SGF</t>
         </is>
       </c>
       <c r="M421" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="N421" t="n">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="O421" t="n">
         <v>1</v>
       </c>
       <c r="P421" t="inlineStr">
         <is>
-          <t>POINT (-101.70592 35.21936)</t>
+          <t>POINT (-93.3897 37.2397)</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>KGRR</t>
+          <t>KMDW</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H422" t="n">
-        <v>42.88</v>
+        <v>41.78597</v>
       </c>
       <c r="I422" t="n">
-        <v>-85.52</v>
+        <v>-87.75242</v>
       </c>
       <c r="J422" t="n">
         <v>-1</v>
       </c>
       <c r="K422" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L422" t="inlineStr">
         <is>
-          <t>GRR</t>
+          <t>MDW</t>
         </is>
       </c>
       <c r="M422" t="n">
         <v>2</v>
       </c>
       <c r="N422" t="n">
-        <v>-1</v>
+        <v>11</v>
       </c>
       <c r="O422" t="n">
         <v>-1</v>
       </c>
       <c r="P422" t="inlineStr">
         <is>
-          <t>POINT (-85.52 42.88)</t>
+          <t>POINT (-87.75242 41.78597)</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>KPKB</t>
+          <t>KLAN</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H423" t="n">
-        <v>39.3451</v>
+        <v>42.78</v>
       </c>
       <c r="I423" t="n">
-        <v>-81.4392</v>
+        <v>-84.58</v>
       </c>
       <c r="J423" t="n">
         <v>-1</v>
       </c>
       <c r="K423" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L423" t="inlineStr">
         <is>
-          <t>PKB</t>
+          <t>LAN</t>
         </is>
       </c>
       <c r="M423" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="N423" t="n">
         <v>-1</v>
       </c>
       <c r="O423" t="n">
         <v>-1</v>
       </c>
       <c r="P423" t="inlineStr">
         <is>
-          <t>POINT (-81.4392 39.3451)</t>
+          <t>POINT (-84.58 42.78)</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>KDTW</t>
+          <t>KDLS</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-06-25T00:00:00</t>
         </is>
       </c>
       <c r="H424" t="n">
-        <v>42.23</v>
+        <v>45.6194</v>
       </c>
       <c r="I424" t="n">
-        <v>-83.33</v>
+        <v>-121.1661</v>
       </c>
       <c r="J424" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K424" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L424" t="inlineStr">
         <is>
-          <t>DTW</t>
+          <t>DLS</t>
         </is>
       </c>
       <c r="M424" t="n">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="N424" t="n">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="O424" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P424" t="inlineStr">
         <is>
-          <t>POINT (-83.33 42.23)</t>
+          <t>POINT (-121.1661 45.6194)</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>KERI</t>
+          <t>KTYR</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H425" t="n">
-        <v>42.08</v>
+        <v>32.35414</v>
       </c>
       <c r="I425" t="n">
-        <v>-80.18000000000001</v>
+        <v>-95.40239</v>
       </c>
       <c r="J425" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K425" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L425" t="inlineStr">
         <is>
-          <t>ERI</t>
+          <t>TYR</t>
         </is>
       </c>
       <c r="M425" t="n">
+        <v>3</v>
+      </c>
+      <c r="N425" t="n">
+        <v>2</v>
+      </c>
+      <c r="O425" t="n">
         <v>1</v>
       </c>
-      <c r="N425" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P425" t="inlineStr">
         <is>
-          <t>POINT (-80.18 42.08)</t>
+          <t>POINT (-95.40239 32.35414)</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>KDMH</t>
+          <t>KDTW</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H426" t="n">
-        <v>39.28152</v>
+        <v>42.23</v>
       </c>
       <c r="I426" t="n">
-        <v>-76.61109</v>
+        <v>-83.33</v>
       </c>
       <c r="J426" t="n">
         <v>-1</v>
       </c>
       <c r="K426" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L426" t="inlineStr">
         <is>
-          <t>DMH</t>
+          <t>DTW</t>
         </is>
       </c>
       <c r="M426" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="N426" t="n">
-        <v>-2</v>
+        <v>-1</v>
       </c>
       <c r="O426" t="n">
         <v>-1</v>
       </c>
       <c r="P426" t="inlineStr">
         <is>
-          <t>POINT (-76.61109 39.28152)</t>
+          <t>POINT (-83.33 42.23)</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>KRIC</t>
+          <t>K55N</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H427" t="n">
-        <v>37.5115</v>
+        <v>39.3833</v>
       </c>
       <c r="I427" t="n">
-        <v>-77.32335999999999</v>
+        <v>-74.41670000000001</v>
       </c>
       <c r="J427" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K427" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L427" t="inlineStr">
         <is>
-          <t>RIC</t>
+          <t>55N</t>
         </is>
       </c>
       <c r="M427" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="N427" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O427" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P427" t="inlineStr">
         <is>
-          <t>POINT (-77.32336 37.5115)</t>
+          <t>POINT (-74.4167 39.3833)</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>KCMH</t>
+          <t>KTTD</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H428" t="n">
-        <v>39.99139</v>
+        <v>45.55111</v>
       </c>
       <c r="I428" t="n">
-        <v>-82.88083</v>
+        <v>-122.40889</v>
       </c>
       <c r="J428" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K428" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L428" t="inlineStr">
         <is>
-          <t>CMH</t>
+          <t>TTD</t>
         </is>
       </c>
       <c r="M428" t="n">
+        <v>3</v>
+      </c>
+      <c r="N428" t="n">
+        <v>-2</v>
+      </c>
+      <c r="O428" t="n">
         <v>1</v>
       </c>
-      <c r="N428" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P428" t="inlineStr">
         <is>
-          <t>POINT (-82.88083 39.99139)</t>
+          <t>POINT (-122.40889 45.55111)</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>K55N</t>
+          <t>KILX</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H429" t="n">
-        <v>39.3833</v>
+        <v>40.15</v>
       </c>
       <c r="I429" t="n">
-        <v>-74.41670000000001</v>
+        <v>-89.33</v>
       </c>
       <c r="J429" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K429" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L429" t="inlineStr">
         <is>
-          <t>55N</t>
+          <t>ILX</t>
         </is>
       </c>
       <c r="M429" t="n">
         <v>1</v>
       </c>
       <c r="N429" t="n">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="O429" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P429" t="inlineStr">
         <is>
-          <t>POINT (-74.4167 39.3833)</t>
+          <t>POINT (-89.33 40.15)</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>KHTS</t>
+          <t>KLAS</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-06-24T00:00:00</t>
         </is>
       </c>
       <c r="H430" t="n">
-        <v>38.365</v>
+        <v>36.08006</v>
       </c>
       <c r="I430" t="n">
-        <v>-82.55500000000001</v>
+        <v>-115.15225</v>
       </c>
       <c r="J430" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K430" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L430" t="inlineStr">
+        <is>
+          <t>LAS</t>
+        </is>
+      </c>
+      <c r="M430" t="n">
+        <v>25</v>
+      </c>
+      <c r="N430" t="n">
         <v>1</v>
       </c>
-      <c r="K430" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="O430" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P430" t="inlineStr">
         <is>
-          <t>POINT (-82.555 38.365)</t>
+          <t>POINT (-115.15225 36.08006)</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>KEVW</t>
+          <t>KOMK</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H431" t="n">
-        <v>41.27306</v>
+        <v>48.46442</v>
       </c>
       <c r="I431" t="n">
-        <v>-111.03056</v>
+        <v>-119.51806</v>
       </c>
       <c r="J431" t="n">
         <v>1</v>
       </c>
       <c r="K431" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L431" t="inlineStr">
         <is>
-          <t>EVW</t>
+          <t>OMK</t>
         </is>
       </c>
       <c r="M431" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N431" t="n">
         <v>1</v>
       </c>
       <c r="O431" t="n">
         <v>1</v>
       </c>
       <c r="P431" t="inlineStr">
         <is>
-          <t>POINT (-111.03056 41.27306)</t>
+          <t>POINT (-119.51806 48.46442)</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>KHUF</t>
+          <t>KTOL</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H432" t="n">
-        <v>39.45147</v>
+        <v>41.58861</v>
       </c>
       <c r="I432" t="n">
-        <v>-87.30758</v>
+        <v>-83.80139</v>
       </c>
       <c r="J432" t="n">
         <v>-1</v>
       </c>
       <c r="K432" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L432" t="inlineStr">
         <is>
-          <t>HUF</t>
+          <t>TOL</t>
         </is>
       </c>
       <c r="M432" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N432" t="n">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="O432" t="n">
         <v>-1</v>
       </c>
       <c r="P432" t="inlineStr">
         <is>
-          <t>POINT (-87.30758 39.45147)</t>
+          <t>POINT (-83.80139 41.58861)</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>KPMD</t>
+          <t>KSBN</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>2026-04-12T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H433" t="n">
-        <v>34.62939</v>
+        <v>41.70722</v>
       </c>
       <c r="I433" t="n">
-        <v>-118.08455</v>
+        <v>-86.31639</v>
       </c>
       <c r="J433" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K433" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L433" t="inlineStr">
+        <is>
+          <t>SBN</t>
+        </is>
+      </c>
+      <c r="M433" t="n">
         <v>1</v>
       </c>
-      <c r="K433" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="N433" t="n">
-        <v>10</v>
+        <v>-1</v>
       </c>
       <c r="O433" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P433" t="inlineStr">
         <is>
-          <t>POINT (-118.08455 34.62939)</t>
+          <t>POINT (-86.31639 41.70722)</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>KSBN</t>
+          <t>KFSD</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-03T00:00:00</t>
         </is>
       </c>
       <c r="H434" t="n">
-        <v>41.70722</v>
+        <v>43.57694</v>
       </c>
       <c r="I434" t="n">
-        <v>-86.31639</v>
+        <v>-96.75360999999999</v>
       </c>
       <c r="J434" t="n">
         <v>-1</v>
       </c>
       <c r="K434" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L434" t="inlineStr">
         <is>
-          <t>SBN</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="M434" t="n">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="N434" t="n">
         <v>-1</v>
       </c>
       <c r="O434" t="n">
         <v>-1</v>
       </c>
       <c r="P434" t="inlineStr">
         <is>
-          <t>POINT (-86.31639 41.70722)</t>
+          <t>POINT (-96.75361 43.57694)</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>KBIV</t>
+          <t>KGUY</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>2026-07-05T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="H435" t="n">
-        <v>42.74611</v>
+        <v>36.68167</v>
       </c>
       <c r="I435" t="n">
-        <v>-86.09667</v>
+        <v>-101.50528</v>
       </c>
       <c r="J435" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K435" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L435" t="inlineStr">
         <is>
-          <t>BIV</t>
+          <t>GUY</t>
         </is>
       </c>
       <c r="M435" t="n">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="N435" t="n">
         <v>-1</v>
       </c>
       <c r="O435" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P435" t="inlineStr">
         <is>
-          <t>POINT (-86.09667 42.74611)</t>
+          <t>POINT (-101.50528 36.68167)</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>KMQT</t>
+          <t>KLHX</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H436" t="n">
-        <v>46.53</v>
+        <v>38.04944</v>
       </c>
       <c r="I436" t="n">
-        <v>-87.54000000000001</v>
+        <v>-103.51222</v>
       </c>
       <c r="J436" t="n">
         <v>1</v>
       </c>
       <c r="K436" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L436" t="inlineStr">
         <is>
-          <t>MQT</t>
+          <t>LHX</t>
         </is>
       </c>
       <c r="M436" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="N436" t="n">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="O436" t="n">
         <v>1</v>
       </c>
       <c r="P436" t="inlineStr">
         <is>
-          <t>POINT (-87.54 46.53)</t>
+          <t>POINT (-103.51222 38.04944)</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>KLAN</t>
+          <t>KSPI</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H437" t="n">
-        <v>42.78</v>
+        <v>39.8447</v>
       </c>
       <c r="I437" t="n">
-        <v>-84.58</v>
+        <v>-89.68389999999999</v>
       </c>
       <c r="J437" t="n">
         <v>-1</v>
       </c>
       <c r="K437" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L437" t="inlineStr">
         <is>
-          <t>LAN</t>
+          <t>SPI</t>
         </is>
       </c>
       <c r="M437" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="N437" t="n">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="O437" t="n">
         <v>-1</v>
       </c>
       <c r="P437" t="inlineStr">
         <is>
-          <t>POINT (-84.58 42.78)</t>
+          <t>POINT (-89.6839 39.8447)</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>KIOW</t>
+          <t>KAVL</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H438" t="n">
-        <v>41.63939</v>
+        <v>35.43194</v>
       </c>
       <c r="I438" t="n">
-        <v>-91.544535</v>
+        <v>-82.53749999999999</v>
       </c>
       <c r="J438" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K438" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L438" t="inlineStr">
         <is>
-          <t>IOW</t>
+          <t>AVL</t>
         </is>
       </c>
       <c r="M438" t="n">
-        <v>9</v>
+        <v>-2</v>
       </c>
       <c r="N438" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="O438" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P438" t="inlineStr">
         <is>
-          <t>POINT (-91.544535 41.63939)</t>
+          <t>POINT (-82.5375 35.43194)</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>KRDM</t>
+          <t>KATY</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="H439" t="n">
-        <v>44.25389</v>
+        <v>44.91397</v>
       </c>
       <c r="I439" t="n">
-        <v>-121.15</v>
+        <v>-97.15472</v>
       </c>
       <c r="J439" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K439" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L439" t="inlineStr">
         <is>
-          <t>RDM</t>
+          <t>ATY</t>
         </is>
       </c>
       <c r="M439" t="n">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="N439" t="n">
-        <v>-3</v>
+        <v>10</v>
       </c>
       <c r="O439" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P439" t="inlineStr">
         <is>
-          <t>POINT (-121.15 44.25389)</t>
+          <t>POINT (-97.15472 44.91397)</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>KBMG</t>
+          <t>KPSC</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H440" t="n">
-        <v>39.1460278</v>
+        <v>46.26469</v>
       </c>
       <c r="I440" t="n">
-        <v>-86.6166944</v>
+        <v>-119.11903</v>
       </c>
       <c r="J440" t="n">
         <v>-1</v>
       </c>
       <c r="K440" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L440" t="inlineStr">
         <is>
-          <t>BMG</t>
+          <t>PSC</t>
         </is>
       </c>
       <c r="M440" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N440" t="n">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="O440" t="n">
         <v>-1</v>
       </c>
       <c r="P440" t="inlineStr">
         <is>
-          <t>POINT (-86.6166944 39.1460278)</t>
+          <t>POINT (-119.11903 46.26469)</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>KLWV</t>
+          <t>KDMH</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>2026-06-25T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H441" t="n">
-        <v>38.76428</v>
+        <v>39.28152</v>
       </c>
       <c r="I441" t="n">
-        <v>-87.60550000000001</v>
+        <v>-76.61109</v>
       </c>
       <c r="J441" t="n">
         <v>-1</v>
       </c>
       <c r="K441" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L441" t="inlineStr">
         <is>
-          <t>LWV</t>
+          <t>DMH</t>
         </is>
       </c>
       <c r="M441" t="n">
         <v>1</v>
       </c>
       <c r="N441" t="n">
-        <v>24</v>
+        <v>-2</v>
       </c>
       <c r="O441" t="n">
         <v>-1</v>
       </c>
       <c r="P441" t="inlineStr">
         <is>
-          <t>POINT (-87.6055 38.76428)</t>
+          <t>POINT (-76.61109 39.28152)</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>KHOU</t>
+          <t>KERI</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H442" t="n">
-        <v>29.63747</v>
+        <v>42.08</v>
       </c>
       <c r="I442" t="n">
-        <v>-95.28245</v>
+        <v>-80.18000000000001</v>
       </c>
       <c r="J442" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K442" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L442" t="inlineStr">
+        <is>
+          <t>ERI</t>
+        </is>
+      </c>
+      <c r="M442" t="n">
         <v>1</v>
-      </c>
-[...11 lines deleted...]
-        <v>2</v>
       </c>
       <c r="N442" t="n">
         <v>-1</v>
       </c>
       <c r="O442" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P442" t="inlineStr">
         <is>
-          <t>POINT (-95.28245 29.63747)</t>
+          <t>POINT (-80.18 42.08)</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>KPSC</t>
+          <t>KPMD</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-04-12T00:00:00</t>
         </is>
       </c>
       <c r="H443" t="n">
-        <v>46.26469</v>
+        <v>34.62939</v>
       </c>
       <c r="I443" t="n">
-        <v>-119.11903</v>
+        <v>-118.08455</v>
       </c>
       <c r="J443" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K443" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L443" t="inlineStr">
         <is>
-          <t>PSC</t>
+          <t>PMD</t>
         </is>
       </c>
       <c r="M443" t="n">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="N443" t="n">
-        <v>-1</v>
+        <v>10</v>
       </c>
       <c r="O443" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P443" t="inlineStr">
         <is>
-          <t>POINT (-119.11903 46.26469)</t>
+          <t>POINT (-118.08455 34.62939)</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>KSPI</t>
+          <t>KHUF</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H444" t="n">
-        <v>39.8447</v>
+        <v>39.45147</v>
       </c>
       <c r="I444" t="n">
-        <v>-89.68389999999999</v>
+        <v>-87.30758</v>
       </c>
       <c r="J444" t="n">
         <v>-1</v>
       </c>
       <c r="K444" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L444" t="inlineStr">
         <is>
-          <t>SPI</t>
+          <t>HUF</t>
         </is>
       </c>
       <c r="M444" t="n">
         <v>1</v>
       </c>
       <c r="N444" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="O444" t="n">
         <v>-1</v>
       </c>
       <c r="P444" t="inlineStr">
         <is>
-          <t>POINT (-89.6839 39.8447)</t>
+          <t>POINT (-87.30758 39.45147)</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>KMCO</t>
+          <t>KEVW</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H445" t="n">
-        <v>28.42939</v>
+        <v>41.27306</v>
       </c>
       <c r="I445" t="n">
-        <v>-81.30898999999999</v>
+        <v>-111.03056</v>
       </c>
       <c r="J445" t="n">
         <v>1</v>
       </c>
       <c r="K445" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L445" t="inlineStr">
         <is>
-          <t>MCO</t>
+          <t>EVW</t>
         </is>
       </c>
       <c r="M445" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="N445" t="n">
         <v>1</v>
       </c>
       <c r="O445" t="n">
         <v>1</v>
       </c>
       <c r="P445" t="inlineStr">
         <is>
-          <t>POINT (-81.30899 28.42939)</t>
+          <t>POINT (-111.03056 41.27306)</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>KATY</t>
+          <t>KNYL</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-03-09T00:00:00</t>
         </is>
       </c>
       <c r="H446" t="n">
-        <v>44.91397</v>
+        <v>32.65658</v>
       </c>
       <c r="I446" t="n">
-        <v>-97.15472</v>
+        <v>-114.60597</v>
       </c>
       <c r="J446" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K446" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L446" t="inlineStr">
         <is>
-          <t>ATY</t>
+          <t>NYL</t>
         </is>
       </c>
       <c r="M446" t="n">
-        <v>11</v>
+        <v>132</v>
       </c>
       <c r="N446" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="O446" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P446" t="inlineStr">
         <is>
-          <t>POINT (-97.15472 44.91397)</t>
+          <t>POINT (-114.60597 32.65658)</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>KVPZ</t>
+          <t>KGED</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H447" t="n">
-        <v>41.45397</v>
+        <v>38.68919</v>
       </c>
       <c r="I447" t="n">
-        <v>-87.00708</v>
+        <v>-75.35889</v>
       </c>
       <c r="J447" t="n">
         <v>-1</v>
       </c>
       <c r="K447" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L447" t="inlineStr">
         <is>
-          <t>VPZ</t>
+          <t>GED</t>
         </is>
       </c>
       <c r="M447" t="n">
         <v>1</v>
       </c>
       <c r="N447" t="n">
-        <v>-1</v>
+        <v>-3</v>
       </c>
       <c r="O447" t="n">
         <v>-1</v>
       </c>
       <c r="P447" t="inlineStr">
         <is>
-          <t>POINT (-87.00708 41.45397)</t>
+          <t>POINT (-75.35889 38.68919)</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>KDVN</t>
+          <t>KP68</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H448" t="n">
-        <v>41.613329</v>
+        <v>39.60139</v>
       </c>
       <c r="I448" t="n">
-        <v>-90.594829</v>
+        <v>-116.00556</v>
       </c>
       <c r="J448" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K448" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L448" t="inlineStr">
         <is>
-          <t>DVN</t>
+          <t>P68</t>
         </is>
       </c>
       <c r="M448" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N448" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="O448" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P448" t="inlineStr">
         <is>
-          <t>POINT (-90.594829 41.613329)</t>
+          <t>POINT (-116.00556 39.60139)</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>KFAT</t>
+          <t>KHTS</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>2026-05-28T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H449" t="n">
-        <v>36.78</v>
+        <v>38.365</v>
       </c>
       <c r="I449" t="n">
-        <v>-119.7194</v>
+        <v>-82.55500000000001</v>
       </c>
       <c r="J449" t="n">
         <v>1</v>
       </c>
       <c r="K449" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L449" t="inlineStr">
         <is>
-          <t>FAT</t>
+          <t>HTS</t>
         </is>
       </c>
       <c r="M449" t="n">
-        <v>52</v>
+        <v>1</v>
       </c>
       <c r="N449" t="n">
-        <v>-3</v>
+        <v>5</v>
       </c>
       <c r="O449" t="n">
         <v>1</v>
       </c>
       <c r="P449" t="inlineStr">
         <is>
-          <t>POINT (-119.7194 36.78)</t>
+          <t>POINT (-82.555 38.365)</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>KAZO</t>
+          <t>KEAT</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-06-27T00:00:00</t>
         </is>
       </c>
       <c r="H450" t="n">
-        <v>42.23472</v>
+        <v>47.399</v>
       </c>
       <c r="I450" t="n">
-        <v>-85.55194</v>
+        <v>-120.207</v>
       </c>
       <c r="J450" t="n">
         <v>-1</v>
       </c>
       <c r="K450" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L450" t="inlineStr">
         <is>
-          <t>AZO</t>
+          <t>EAT</t>
         </is>
       </c>
       <c r="M450" t="n">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="N450" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="O450" t="n">
         <v>-1</v>
       </c>
       <c r="P450" t="inlineStr">
         <is>
-          <t>POINT (-85.55194 42.23472)</t>
+          <t>POINT (-120.207 47.399)</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>KONO</t>
+          <t>KELD</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="H451" t="n">
-        <v>44.02056</v>
+        <v>33.22097</v>
       </c>
       <c r="I451" t="n">
-        <v>-117.01278</v>
+        <v>-92.81328000000001</v>
       </c>
       <c r="J451" t="n">
         <v>1</v>
       </c>
       <c r="K451" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L451" t="inlineStr">
         <is>
-          <t>ONO</t>
+          <t>ELD</t>
         </is>
       </c>
       <c r="M451" t="n">
         <v>5</v>
       </c>
       <c r="N451" t="n">
         <v>-1</v>
       </c>
       <c r="O451" t="n">
         <v>1</v>
       </c>
       <c r="P451" t="inlineStr">
         <is>
-          <t>POINT (-117.01278 44.02056)</t>
+          <t>POINT (-92.81328 33.22097)</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>KDEQ</t>
+          <t>KRHI</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H452" t="n">
-        <v>34.047</v>
+        <v>45.63119</v>
       </c>
       <c r="I452" t="n">
-        <v>-94.39936</v>
+        <v>-89.46747000000001</v>
       </c>
       <c r="J452" t="n">
         <v>1</v>
       </c>
       <c r="K452" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L452" t="inlineStr">
         <is>
-          <t>DEQ</t>
+          <t>RHI</t>
         </is>
       </c>
       <c r="M452" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="N452" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="O452" t="n">
         <v>1</v>
       </c>
       <c r="P452" t="inlineStr">
         <is>
-          <t>POINT (-94.39936 34.047)</t>
+          <t>POINT (-89.46747 45.63119)</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>KPIT</t>
+          <t>KPIA</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H453" t="n">
-        <v>40.49147</v>
+        <v>40.6675</v>
       </c>
       <c r="I453" t="n">
-        <v>-80.23286</v>
+        <v>-89.68389999999999</v>
       </c>
       <c r="J453" t="n">
         <v>-1</v>
       </c>
       <c r="K453" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L453" t="inlineStr">
         <is>
-          <t>PIT</t>
+          <t>PIA</t>
         </is>
       </c>
       <c r="M453" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N453" t="n">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="O453" t="n">
         <v>-1</v>
       </c>
       <c r="P453" t="inlineStr">
         <is>
-          <t>POINT (-80.23286 40.49147)</t>
+          <t>POINT (-89.6839 40.6675)</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>KEYE</t>
+          <t>KMEI</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H454" t="n">
-        <v>39.825</v>
+        <v>32.33475</v>
       </c>
       <c r="I454" t="n">
-        <v>-86.29583</v>
+        <v>-88.75107</v>
       </c>
       <c r="J454" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K454" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L454" t="inlineStr">
         <is>
-          <t>EYE</t>
+          <t>MEI</t>
         </is>
       </c>
       <c r="M454" t="n">
+        <v>4</v>
+      </c>
+      <c r="N454" t="n">
+        <v>3</v>
+      </c>
+      <c r="O454" t="n">
         <v>1</v>
       </c>
-      <c r="N454" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P454" t="inlineStr">
         <is>
-          <t>POINT (-86.29583 39.825)</t>
+          <t>POINT (-88.75107 32.33475)</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>KANB</t>
+          <t>KLLJ</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="G455" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="H455" t="n">
-        <v>33.58817</v>
+        <v>44.52278</v>
       </c>
       <c r="I455" t="n">
-        <v>-85.85811</v>
+        <v>-114.215</v>
       </c>
       <c r="J455" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K455" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L455" t="inlineStr">
         <is>
-          <t>ANB</t>
+          <t>LLJ</t>
         </is>
       </c>
       <c r="M455" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="N455" t="n">
+        <v>9</v>
+      </c>
+      <c r="O455" t="n">
         <v>1</v>
       </c>
-      <c r="O455" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="P455" t="inlineStr">
         <is>
-          <t>POINT (-85.85811 33.58817)</t>
+          <t>POINT (-114.215 44.52278)</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>KMKG</t>
+          <t>KANB</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H456" t="n">
-        <v>43.17111</v>
+        <v>33.58817</v>
       </c>
       <c r="I456" t="n">
-        <v>-86.23667</v>
+        <v>-85.85811</v>
       </c>
       <c r="J456" t="n">
         <v>-1</v>
       </c>
       <c r="K456" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L456" t="inlineStr">
         <is>
-          <t>MKG</t>
+          <t>ANB</t>
         </is>
       </c>
       <c r="M456" t="n">
-        <v>11</v>
+        <v>-2</v>
       </c>
       <c r="N456" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="O456" t="n">
         <v>-1</v>
       </c>
       <c r="P456" t="inlineStr">
         <is>
-          <t>POINT (-86.23667 43.17111)</t>
+          <t>POINT (-85.85811 33.58817)</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>KRFD</t>
+          <t>KHOU</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H457" t="n">
-        <v>42.1927</v>
+        <v>29.63747</v>
       </c>
       <c r="I457" t="n">
-        <v>-89.093</v>
+        <v>-95.28245</v>
       </c>
       <c r="J457" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K457" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L457" t="inlineStr">
         <is>
-          <t>RFD</t>
+          <t>HOU</t>
         </is>
       </c>
       <c r="M457" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="N457" t="n">
         <v>-1</v>
       </c>
       <c r="O457" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P457" t="inlineStr">
         <is>
-          <t>POINT (-89.093 42.1927)</t>
+          <t>POINT (-95.28245 29.63747)</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>KIAH</t>
+          <t>KMQT</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H458" t="n">
-        <v>29.98443</v>
+        <v>46.53</v>
       </c>
       <c r="I458" t="n">
-        <v>-95.34144000000001</v>
+        <v>-87.54000000000001</v>
       </c>
       <c r="J458" t="n">
         <v>1</v>
       </c>
       <c r="K458" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L458" t="inlineStr">
         <is>
-          <t>IAH</t>
+          <t>MQT</t>
         </is>
       </c>
       <c r="M458" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N458" t="n">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="O458" t="n">
         <v>1</v>
       </c>
       <c r="P458" t="inlineStr">
         <is>
-          <t>POINT (-95.34144 29.98443)</t>
+          <t>POINT (-87.54 46.53)</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>KSFB</t>
+          <t>KBIV</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-05T00:00:00</t>
         </is>
       </c>
       <c r="H459" t="n">
-        <v>28.77972</v>
+        <v>42.74611</v>
       </c>
       <c r="I459" t="n">
-        <v>-81.24361</v>
+        <v>-86.09667</v>
       </c>
       <c r="J459" t="n">
         <v>-1</v>
       </c>
       <c r="K459" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L459" t="inlineStr">
         <is>
-          <t>SFB</t>
+          <t>BIV</t>
         </is>
       </c>
       <c r="M459" t="n">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="N459" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="O459" t="n">
         <v>-1</v>
       </c>
       <c r="P459" t="inlineStr">
         <is>
-          <t>POINT (-81.24361 28.77972)</t>
+          <t>POINT (-86.09667 42.74611)</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>KALO</t>
+          <t>KEYE</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H460" t="n">
-        <v>42.554365</v>
+        <v>39.825</v>
       </c>
       <c r="I460" t="n">
-        <v>-92.401293</v>
+        <v>-86.29583</v>
       </c>
       <c r="J460" t="n">
         <v>-1</v>
       </c>
       <c r="K460" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L460" t="inlineStr">
         <is>
-          <t>ALO</t>
+          <t>EYE</t>
         </is>
       </c>
       <c r="M460" t="n">
         <v>1</v>
       </c>
       <c r="N460" t="n">
         <v>-1</v>
       </c>
       <c r="O460" t="n">
         <v>-1</v>
       </c>
       <c r="P460" t="inlineStr">
         <is>
-          <t>POINT (-92.401293 42.554365)</t>
+          <t>POINT (-86.29583 39.825)</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>KDLS</t>
+          <t>KPIT</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>2026-06-25T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H461" t="n">
-        <v>45.6194</v>
+        <v>40.49147</v>
       </c>
       <c r="I461" t="n">
-        <v>-121.1661</v>
+        <v>-80.23286</v>
       </c>
       <c r="J461" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K461" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L461" t="inlineStr">
+        <is>
+          <t>PIT</t>
+        </is>
+      </c>
+      <c r="M461" t="n">
         <v>1</v>
       </c>
-      <c r="K461" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="N461" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="O461" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P461" t="inlineStr">
         <is>
-          <t>POINT (-121.1661 45.6194)</t>
+          <t>POINT (-80.23286 40.49147)</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>KGED</t>
+          <t>KDEQ</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="D462" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="H462" t="n">
-        <v>38.68919</v>
+        <v>34.047</v>
       </c>
       <c r="I462" t="n">
-        <v>-75.35889</v>
+        <v>-94.39936</v>
       </c>
       <c r="J462" t="n">
+        <v>1</v>
+      </c>
+      <c r="K462" t="inlineStr">
+        <is>
+          <t>#FF0000</t>
+        </is>
+      </c>
+      <c r="L462" t="inlineStr">
+        <is>
+          <t>DEQ</t>
+        </is>
+      </c>
+      <c r="M462" t="n">
+        <v>3</v>
+      </c>
+      <c r="N462" t="n">
         <v>-1</v>
       </c>
-      <c r="K462" t="inlineStr">
-[...9 lines deleted...]
-      <c r="M462" t="n">
+      <c r="O462" t="n">
         <v>1</v>
       </c>
-      <c r="N462" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P462" t="inlineStr">
         <is>
-          <t>POINT (-75.35889 38.68919)</t>
+          <t>POINT (-94.39936 34.047)</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>KACT</t>
+          <t>KTYS</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-06-26T00:00:00</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H463" t="n">
-        <v>31.61797</v>
+        <v>35.8181</v>
       </c>
       <c r="I463" t="n">
-        <v>-97.2283</v>
+        <v>-83.9858</v>
       </c>
       <c r="J463" t="n">
         <v>1</v>
       </c>
       <c r="K463" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L463" t="inlineStr">
         <is>
-          <t>ACT</t>
+          <t>TYS</t>
         </is>
       </c>
       <c r="M463" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N463" t="n">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="O463" t="n">
         <v>1</v>
       </c>
       <c r="P463" t="inlineStr">
         <is>
-          <t>POINT (-97.2283 31.61797)</t>
+          <t>POINT (-83.9858 35.8181)</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>KPWK</t>
+          <t>K8D3</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H464" t="n">
-        <v>42.12083</v>
+        <v>45.66889</v>
       </c>
       <c r="I464" t="n">
-        <v>-87.90472</v>
+        <v>-96.99139</v>
       </c>
       <c r="J464" t="n">
         <v>-1</v>
       </c>
       <c r="K464" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L464" t="inlineStr">
         <is>
-          <t>PWK</t>
+          <t>8D3</t>
         </is>
       </c>
       <c r="M464" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="N464" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="O464" t="n">
         <v>-1</v>
       </c>
       <c r="P464" t="inlineStr">
         <is>
-          <t>POINT (-87.90472 42.12083)</t>
+          <t>POINT (-96.99139 45.66889)</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>PSNP</t>
+          <t>KZZV</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>2026-06-26T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H465" t="n">
-        <v>57.155</v>
+        <v>39.94445</v>
       </c>
       <c r="I465" t="n">
-        <v>-170.222</v>
+        <v>-81.89209</v>
       </c>
       <c r="J465" t="n">
         <v>-1</v>
       </c>
       <c r="K465" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L465" t="inlineStr">
         <is>
-          <t>SNP</t>
+          <t>ZZV</t>
         </is>
       </c>
       <c r="M465" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N465" t="n">
-        <v>-23</v>
+        <v>-1</v>
       </c>
       <c r="O465" t="n">
         <v>-1</v>
       </c>
       <c r="P465" t="inlineStr">
         <is>
-          <t>POINT (-170.222 57.155)</t>
+          <t>POINT (-81.89209 39.94445)</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>PKTN</t>
+          <t>KIAH</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H466" t="n">
-        <v>55.35667</v>
+        <v>29.98443</v>
       </c>
       <c r="I466" t="n">
-        <v>-131.71167</v>
+        <v>-95.34144000000001</v>
       </c>
       <c r="J466" t="n">
+        <v>1</v>
+      </c>
+      <c r="K466" t="inlineStr">
+        <is>
+          <t>#FF0000</t>
+        </is>
+      </c>
+      <c r="L466" t="inlineStr">
+        <is>
+          <t>IAH</t>
+        </is>
+      </c>
+      <c r="M466" t="n">
+        <v>4</v>
+      </c>
+      <c r="N466" t="n">
         <v>-1</v>
       </c>
-      <c r="K466" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="O466" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P466" t="inlineStr">
         <is>
-          <t>POINT (-131.71167 55.35667)</t>
+          <t>POINT (-95.34144 29.98443)</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>KILG</t>
+          <t>KRFD</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H467" t="n">
-        <v>39.67278</v>
+        <v>42.1927</v>
       </c>
       <c r="I467" t="n">
-        <v>-75.60083</v>
+        <v>-89.093</v>
       </c>
       <c r="J467" t="n">
         <v>-1</v>
       </c>
       <c r="K467" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L467" t="inlineStr">
         <is>
-          <t>ILG</t>
+          <t>RFD</t>
         </is>
       </c>
       <c r="M467" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="N467" t="n">
         <v>-1</v>
       </c>
       <c r="O467" t="n">
         <v>-1</v>
       </c>
       <c r="P467" t="inlineStr">
         <is>
-          <t>POINT (-75.60083 39.67278)</t>
+          <t>POINT (-89.093 42.1927)</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>KD07</t>
+          <t>KMKG</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr">
+        <is>
           <t>2026-07-08T00:00:00</t>
         </is>
       </c>
-      <c r="C468" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="H468" t="n">
-        <v>45.03</v>
+        <v>43.17111</v>
       </c>
       <c r="I468" t="n">
-        <v>-102.02</v>
+        <v>-86.23667</v>
       </c>
       <c r="J468" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K468" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L468" t="inlineStr">
         <is>
-          <t>D07</t>
+          <t>MKG</t>
         </is>
       </c>
       <c r="M468" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="N468" t="n">
-        <v>11</v>
+        <v>-1</v>
       </c>
       <c r="O468" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P468" t="inlineStr">
         <is>
-          <t>POINT (-102.02 45.03)</t>
+          <t>POINT (-86.23667 43.17111)</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>KEKA</t>
+          <t>KELN</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>2026-07-17T00:00:00</t>
+        </is>
+      </c>
+      <c r="D469" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="C469" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="H469" t="n">
-        <v>40.8097</v>
+        <v>47.033</v>
       </c>
       <c r="I469" t="n">
-        <v>-124.1603</v>
+        <v>-120.53</v>
       </c>
       <c r="J469" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K469" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L469" t="inlineStr">
         <is>
-          <t>EKA</t>
+          <t>ELN</t>
         </is>
       </c>
       <c r="M469" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="N469" t="n">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="O469" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P469" t="inlineStr">
         <is>
-          <t>POINT (-124.1603 40.8097)</t>
+          <t>POINT (-120.53 47.033)</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>KLWS</t>
+          <t>KHLG</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H470" t="n">
-        <v>46.3745</v>
+        <v>40.175</v>
       </c>
       <c r="I470" t="n">
-        <v>-117.01539</v>
+        <v>-80.64628</v>
       </c>
       <c r="J470" t="n">
         <v>-1</v>
       </c>
       <c r="K470" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L470" t="inlineStr">
         <is>
-          <t>LWS</t>
+          <t>HLG</t>
         </is>
       </c>
       <c r="M470" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N470" t="n">
         <v>-1</v>
       </c>
       <c r="O470" t="n">
         <v>-1</v>
       </c>
       <c r="P470" t="inlineStr">
         <is>
-          <t>POINT (-117.01539 46.3745)</t>
+          <t>POINT (-80.64628 40.175)</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>KTYR</t>
+          <t>KPHD</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H471" t="n">
-        <v>32.35414</v>
+        <v>40.47194</v>
       </c>
       <c r="I471" t="n">
-        <v>-95.40239</v>
+        <v>-81.42361</v>
       </c>
       <c r="J471" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K471" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L471" t="inlineStr">
+        <is>
+          <t>PHD</t>
+        </is>
+      </c>
+      <c r="M471" t="n">
         <v>1</v>
       </c>
-      <c r="K471" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="N471" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="O471" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P471" t="inlineStr">
         <is>
-          <t>POINT (-95.40239 32.35414)</t>
+          <t>POINT (-81.42361 40.47194)</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>KYNG</t>
+          <t>KFAT</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-05-28T00:00:00</t>
         </is>
       </c>
       <c r="H472" t="n">
-        <v>41.25444</v>
+        <v>36.78</v>
       </c>
       <c r="I472" t="n">
-        <v>-80.67389</v>
+        <v>-119.7194</v>
       </c>
       <c r="J472" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K472" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L472" t="inlineStr">
         <is>
-          <t>YNG</t>
+          <t>FAT</t>
         </is>
       </c>
       <c r="M472" t="n">
+        <v>52</v>
+      </c>
+      <c r="N472" t="n">
+        <v>-3</v>
+      </c>
+      <c r="O472" t="n">
         <v>1</v>
       </c>
-      <c r="N472" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P472" t="inlineStr">
         <is>
-          <t>POINT (-80.67389 41.25444)</t>
+          <t>POINT (-119.7194 36.78)</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>KRMG</t>
+          <t>KAHN</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>2026-07-06T00:00:00</t>
+          <t>2026-06-26T00:00:00</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H473" t="n">
-        <v>34.34778</v>
+        <v>33.9486</v>
       </c>
       <c r="I473" t="n">
-        <v>-85.16110999999999</v>
+        <v>-83.32635000000001</v>
       </c>
       <c r="J473" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K473" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L473" t="inlineStr">
         <is>
-          <t>RMG</t>
+          <t>AHN</t>
         </is>
       </c>
       <c r="M473" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="N473" t="n">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="O473" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P473" t="inlineStr">
         <is>
-          <t>POINT (-85.16111 34.34778)</t>
+          <t>POINT (-83.32635 33.9486)</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>KBTL</t>
+          <t>KDAY</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H474" t="n">
-        <v>42.30728</v>
+        <v>39.90611</v>
       </c>
       <c r="I474" t="n">
-        <v>-85.25148</v>
+        <v>-84.21861</v>
       </c>
       <c r="J474" t="n">
         <v>-1</v>
       </c>
       <c r="K474" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L474" t="inlineStr">
         <is>
-          <t>BTL</t>
+          <t>DAY</t>
         </is>
       </c>
       <c r="M474" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N474" t="n">
         <v>-1</v>
       </c>
       <c r="O474" t="n">
         <v>-1</v>
       </c>
       <c r="P474" t="inlineStr">
         <is>
-          <t>POINT (-85.25148 42.30728)</t>
+          <t>POINT (-84.21861 39.90611)</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>KGGG</t>
+          <t>KDPA</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="C475" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="H475" t="n">
-        <v>32.38401</v>
+        <v>41.90778</v>
       </c>
       <c r="I475" t="n">
-        <v>-94.71149</v>
+        <v>-88.24861</v>
       </c>
       <c r="J475" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K475" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L475" t="inlineStr">
         <is>
-          <t>GGG</t>
+          <t>DPA</t>
         </is>
       </c>
       <c r="M475" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N475" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="O475" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P475" t="inlineStr">
         <is>
-          <t>POINT (-94.71149 32.38401)</t>
+          <t>POINT (-88.24861 41.90778)</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>KZZV</t>
+          <t>KLAW</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H476" t="n">
-        <v>39.94445</v>
+        <v>34.5575</v>
       </c>
       <c r="I476" t="n">
-        <v>-81.89209</v>
+        <v>-98.41670000000001</v>
       </c>
       <c r="J476" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K476" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L476" t="inlineStr">
         <is>
-          <t>ZZV</t>
+          <t>LAW</t>
         </is>
       </c>
       <c r="M476" t="n">
         <v>1</v>
       </c>
       <c r="N476" t="n">
         <v>-1</v>
       </c>
       <c r="O476" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P476" t="inlineStr">
         <is>
-          <t>POINT (-81.89209 39.94445)</t>
+          <t>POINT (-98.4167 34.5575)</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>K8D3</t>
+          <t>KHON</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H477" t="n">
-        <v>45.66889</v>
+        <v>44.38519</v>
       </c>
       <c r="I477" t="n">
-        <v>-96.99139</v>
+        <v>-98.22856</v>
       </c>
       <c r="J477" t="n">
         <v>-1</v>
       </c>
       <c r="K477" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L477" t="inlineStr">
         <is>
-          <t>8D3</t>
+          <t>HON</t>
         </is>
       </c>
       <c r="M477" t="n">
         <v>-1</v>
       </c>
       <c r="N477" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="O477" t="n">
         <v>-1</v>
       </c>
       <c r="P477" t="inlineStr">
         <is>
-          <t>POINT (-96.99139 45.66889)</t>
+          <t>POINT (-98.22856 44.38519)</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>KTYS</t>
+          <t>KSTL</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>2026-06-26T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H478" t="n">
-        <v>35.8181</v>
+        <v>38.75245</v>
       </c>
       <c r="I478" t="n">
-        <v>-83.9858</v>
+        <v>-90.3734</v>
       </c>
       <c r="J478" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K478" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L478" t="inlineStr">
         <is>
-          <t>TYS</t>
+          <t>STL</t>
         </is>
       </c>
       <c r="M478" t="n">
-        <v>2</v>
+        <v>-2</v>
       </c>
       <c r="N478" t="n">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="O478" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P478" t="inlineStr">
         <is>
-          <t>POINT (-83.9858 35.8181)</t>
+          <t>POINT (-90.3734 38.75245)</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>KVUO</t>
+          <t>KDVN</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H479" t="n">
-        <v>45.62045</v>
+        <v>41.613329</v>
       </c>
       <c r="I479" t="n">
-        <v>-122.65649</v>
+        <v>-90.594829</v>
       </c>
       <c r="J479" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K479" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L479" t="inlineStr">
         <is>
-          <t>VUO</t>
+          <t>DVN</t>
         </is>
       </c>
       <c r="M479" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N479" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="O479" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P479" t="inlineStr">
         <is>
-          <t>POINT (-122.65649 45.62045)</t>
+          <t>POINT (-90.594829 41.613329)</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>KBKV</t>
+          <t>KMCO</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H480" t="n">
-        <v>28.4736</v>
+        <v>28.42939</v>
       </c>
       <c r="I480" t="n">
-        <v>-82.45542</v>
+        <v>-81.30898999999999</v>
       </c>
       <c r="J480" t="n">
         <v>1</v>
       </c>
       <c r="K480" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L480" t="inlineStr">
         <is>
-          <t>BKV</t>
+          <t>MCO</t>
         </is>
       </c>
       <c r="M480" t="n">
         <v>-1</v>
       </c>
       <c r="N480" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O480" t="n">
         <v>1</v>
       </c>
       <c r="P480" t="inlineStr">
         <is>
-          <t>POINT (-82.45542 28.4736)</t>
+          <t>POINT (-81.30899 28.42939)</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>KSAC</t>
+          <t>KCMH</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
-          <t>2026-05-29T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H481" t="n">
-        <v>38.5069</v>
+        <v>39.99139</v>
       </c>
       <c r="I481" t="n">
-        <v>-121.495</v>
+        <v>-82.88083</v>
       </c>
       <c r="J481" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K481" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L481" t="inlineStr">
+        <is>
+          <t>CMH</t>
+        </is>
+      </c>
+      <c r="M481" t="n">
         <v>1</v>
       </c>
-      <c r="K481" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="N481" t="n">
-        <v>-3</v>
+        <v>-1</v>
       </c>
       <c r="O481" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P481" t="inlineStr">
         <is>
-          <t>POINT (-121.495 38.5069)</t>
+          <t>POINT (-82.88083 39.99139)</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>KJXN</t>
+          <t>KIOW</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-13T00:00:00</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H482" t="n">
-        <v>42.25979</v>
+        <v>41.63939</v>
       </c>
       <c r="I482" t="n">
-        <v>-84.4594</v>
+        <v>-91.544535</v>
       </c>
       <c r="J482" t="n">
         <v>-1</v>
       </c>
       <c r="K482" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L482" t="inlineStr">
         <is>
-          <t>JXN</t>
+          <t>IOW</t>
         </is>
       </c>
       <c r="M482" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="N482" t="n">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="O482" t="n">
         <v>-1</v>
       </c>
       <c r="P482" t="inlineStr">
         <is>
-          <t>POINT (-84.4594 42.25979)</t>
+          <t>POINT (-91.544535 41.63939)</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>KDEC</t>
+          <t>KGGG</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
+          <t>2026-07-16T00:00:00</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr">
+        <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
-      <c r="C483" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="H483" t="n">
-        <v>39.83456</v>
+        <v>32.38401</v>
       </c>
       <c r="I483" t="n">
-        <v>-88.86569</v>
+        <v>-94.71149</v>
       </c>
       <c r="J483" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K483" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L483" t="inlineStr">
         <is>
-          <t>DEC</t>
+          <t>GGG</t>
         </is>
       </c>
       <c r="M483" t="n">
+        <v>4</v>
+      </c>
+      <c r="N483" t="n">
+        <v>3</v>
+      </c>
+      <c r="O483" t="n">
         <v>1</v>
       </c>
-      <c r="N483" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P483" t="inlineStr">
         <is>
-          <t>POINT (-88.86569 39.83456)</t>
+          <t>POINT (-94.71149 32.38401)</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>KLFK</t>
+          <t>KBTL</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H484" t="n">
-        <v>31.23401</v>
+        <v>42.30728</v>
       </c>
       <c r="I484" t="n">
-        <v>-94.75</v>
+        <v>-85.25148</v>
       </c>
       <c r="J484" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K484" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L484" t="inlineStr">
         <is>
-          <t>LFK</t>
+          <t>BTL</t>
         </is>
       </c>
       <c r="M484" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N484" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="O484" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P484" t="inlineStr">
         <is>
-          <t>POINT (-94.75 31.23401)</t>
+          <t>POINT (-85.25148 42.30728)</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>KCXM</t>
+          <t>KROA</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H485" t="n">
-        <v>32.89</v>
+        <v>37.31694</v>
       </c>
       <c r="I485" t="n">
-        <v>-80.04000000000001</v>
+        <v>-79.97417</v>
       </c>
       <c r="J485" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K485" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L485" t="inlineStr">
         <is>
-          <t>CXM</t>
+          <t>ROA</t>
         </is>
       </c>
       <c r="M485" t="n">
-        <v>4</v>
+        <v>-2</v>
       </c>
       <c r="N485" t="n">
         <v>4</v>
       </c>
       <c r="O485" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P485" t="inlineStr">
         <is>
-          <t>POINT (-80.04 32.89)</t>
+          <t>POINT (-79.97417 37.31694)</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>KPHD</t>
+          <t>KGEZ</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H486" t="n">
-        <v>40.47194</v>
+        <v>39.58314</v>
       </c>
       <c r="I486" t="n">
-        <v>-81.42361</v>
+        <v>-85.80481</v>
       </c>
       <c r="J486" t="n">
         <v>-1</v>
       </c>
       <c r="K486" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L486" t="inlineStr">
         <is>
-          <t>PHD</t>
+          <t>GEZ</t>
         </is>
       </c>
       <c r="M486" t="n">
         <v>1</v>
       </c>
       <c r="N486" t="n">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="O486" t="n">
         <v>-1</v>
       </c>
       <c r="P486" t="inlineStr">
         <is>
-          <t>POINT (-81.42361 40.47194)</t>
+          <t>POINT (-85.80481 39.58314)</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>KHLG</t>
+          <t>KPKB</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H487" t="n">
-        <v>40.175</v>
+        <v>39.3451</v>
       </c>
       <c r="I487" t="n">
-        <v>-80.64628</v>
+        <v>-81.4392</v>
       </c>
       <c r="J487" t="n">
         <v>-1</v>
       </c>
       <c r="K487" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L487" t="inlineStr">
         <is>
-          <t>HLG</t>
+          <t>PKB</t>
         </is>
       </c>
       <c r="M487" t="n">
         <v>1</v>
       </c>
       <c r="N487" t="n">
         <v>-1</v>
       </c>
       <c r="O487" t="n">
         <v>-1</v>
       </c>
       <c r="P487" t="inlineStr">
         <is>
-          <t>POINT (-80.64628 40.175)</t>
+          <t>POINT (-81.4392 39.3451)</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>KELN</t>
+          <t>KCXM</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H488" t="n">
-        <v>47.033</v>
+        <v>32.89</v>
       </c>
       <c r="I488" t="n">
-        <v>-120.53</v>
+        <v>-80.04000000000001</v>
       </c>
       <c r="J488" t="n">
         <v>1</v>
       </c>
       <c r="K488" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L488" t="inlineStr">
         <is>
-          <t>ELN</t>
+          <t>CXM</t>
         </is>
       </c>
       <c r="M488" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N488" t="n">
-        <v>-2</v>
+        <v>4</v>
       </c>
       <c r="O488" t="n">
         <v>1</v>
       </c>
       <c r="P488" t="inlineStr">
         <is>
-          <t>POINT (-120.53 47.033)</t>
+          <t>POINT (-80.04 32.89)</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>KCHO</t>
+          <t>KVUO</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr">
+        <is>
           <t>2026-07-16T00:00:00</t>
         </is>
       </c>
-      <c r="C489" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="H489" t="n">
-        <v>38.13864</v>
+        <v>45.62045</v>
       </c>
       <c r="I489" t="n">
-        <v>-78.45286</v>
+        <v>-122.65649</v>
       </c>
       <c r="J489" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K489" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L489" t="inlineStr">
         <is>
-          <t>CHO</t>
+          <t>VUO</t>
         </is>
       </c>
       <c r="M489" t="n">
-        <v>-2</v>
+        <v>3</v>
       </c>
       <c r="N489" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O489" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P489" t="inlineStr">
         <is>
-          <t>POINT (-78.45286 38.13864)</t>
+          <t>POINT (-122.65649 45.62045)</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>KFNT</t>
+          <t>KPNS</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H490" t="n">
-        <v>42.96667</v>
+        <v>30.47806</v>
       </c>
       <c r="I490" t="n">
-        <v>-83.74944000000001</v>
+        <v>-87.18694000000001</v>
       </c>
       <c r="J490" t="n">
         <v>-1</v>
       </c>
       <c r="K490" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L490" t="inlineStr">
         <is>
-          <t>FNT</t>
+          <t>PNS</t>
         </is>
       </c>
       <c r="M490" t="n">
-        <v>10</v>
+        <v>-2</v>
       </c>
       <c r="N490" t="n">
         <v>-1</v>
       </c>
       <c r="O490" t="n">
         <v>-1</v>
       </c>
       <c r="P490" t="inlineStr">
         <is>
-          <t>POINT (-83.74944 42.96667)</t>
+          <t>POINT (-87.18694 30.47806)</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>KMCW</t>
+          <t>KBLI</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H491" t="n">
-        <v>43.154383</v>
+        <v>48.79269</v>
       </c>
       <c r="I491" t="n">
-        <v>-93.326097</v>
+        <v>-122.53753</v>
       </c>
       <c r="J491" t="n">
         <v>-1</v>
       </c>
       <c r="K491" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L491" t="inlineStr">
         <is>
-          <t>MCW</t>
+          <t>BLI</t>
         </is>
       </c>
       <c r="M491" t="n">
+        <v>-1</v>
+      </c>
+      <c r="N491" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1</v>
       </c>
       <c r="O491" t="n">
         <v>-1</v>
       </c>
       <c r="P491" t="inlineStr">
         <is>
-          <t>POINT (-93.326097 43.154383)</t>
+          <t>POINT (-122.53753 48.79269)</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>KRHI</t>
+          <t>KSFB</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="D492" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="H492" t="n">
-        <v>45.63119</v>
+        <v>28.77972</v>
       </c>
       <c r="I492" t="n">
-        <v>-89.46747000000001</v>
+        <v>-81.24361</v>
       </c>
       <c r="J492" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K492" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L492" t="inlineStr">
+        <is>
+          <t>SFB</t>
+        </is>
+      </c>
+      <c r="M492" t="n">
+        <v>2</v>
+      </c>
+      <c r="N492" t="n">
         <v>1</v>
       </c>
-      <c r="K492" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="O492" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P492" t="inlineStr">
         <is>
-          <t>POINT (-89.46747 45.63119)</t>
+          <t>POINT (-81.24361 28.77972)</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>KELD</t>
+          <t>PITO</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-06-20T00:00:00</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H493" t="n">
-        <v>33.22097</v>
+        <v>19.72026</v>
       </c>
       <c r="I493" t="n">
-        <v>-92.81328000000001</v>
+        <v>-155.05</v>
       </c>
       <c r="J493" t="n">
         <v>1</v>
       </c>
       <c r="K493" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L493" t="inlineStr">
         <is>
-          <t>ELD</t>
+          <t>ITO</t>
         </is>
       </c>
       <c r="M493" t="n">
-        <v>5</v>
+        <v>-29</v>
       </c>
       <c r="N493" t="n">
         <v>-1</v>
       </c>
       <c r="O493" t="n">
         <v>1</v>
       </c>
       <c r="P493" t="inlineStr">
         <is>
-          <t>POINT (-92.81328 33.22097)</t>
+          <t>POINT (-155.05 19.72026)</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>KNAK</t>
+          <t>KLFK</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H494" t="n">
-        <v>38.9913</v>
+        <v>31.23401</v>
       </c>
       <c r="I494" t="n">
-        <v>-76.48909999999999</v>
+        <v>-94.75</v>
       </c>
       <c r="J494" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K494" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L494" t="inlineStr">
         <is>
-          <t>NAK</t>
+          <t>LFK</t>
         </is>
       </c>
       <c r="M494" t="n">
+        <v>4</v>
+      </c>
+      <c r="N494" t="n">
+        <v>3</v>
+      </c>
+      <c r="O494" t="n">
         <v>1</v>
       </c>
-      <c r="N494" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P494" t="inlineStr">
         <is>
-          <t>POINT (-76.4891 38.9913)</t>
+          <t>POINT (-94.75 31.23401)</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>KMFD</t>
+          <t>KDEC</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H495" t="n">
-        <v>40.82</v>
+        <v>39.83456</v>
       </c>
       <c r="I495" t="n">
-        <v>-82.52</v>
+        <v>-88.86569</v>
       </c>
       <c r="J495" t="n">
         <v>-1</v>
       </c>
       <c r="K495" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L495" t="inlineStr">
         <is>
-          <t>MFD</t>
+          <t>DEC</t>
         </is>
       </c>
       <c r="M495" t="n">
         <v>1</v>
       </c>
       <c r="N495" t="n">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="O495" t="n">
         <v>-1</v>
       </c>
       <c r="P495" t="inlineStr">
         <is>
-          <t>POINT (-82.52 40.82)</t>
+          <t>POINT (-88.86569 39.83456)</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>KMCE</t>
+          <t>PSNP</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-06-26T00:00:00</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
-          <t>2026-05-29T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H496" t="n">
-        <v>37.28475</v>
+        <v>57.155</v>
       </c>
       <c r="I496" t="n">
-        <v>-120.51392</v>
+        <v>-170.222</v>
       </c>
       <c r="J496" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K496" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L496" t="inlineStr">
         <is>
-          <t>MCE</t>
+          <t>SNP</t>
         </is>
       </c>
       <c r="M496" t="n">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="N496" t="n">
-        <v>1</v>
+        <v>-23</v>
       </c>
       <c r="O496" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P496" t="inlineStr">
         <is>
-          <t>POINT (-120.51392 37.28475)</t>
+          <t>POINT (-170.222 57.155)</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>KMBS</t>
+          <t>KPWK</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H497" t="n">
-        <v>43.53</v>
+        <v>42.12083</v>
       </c>
       <c r="I497" t="n">
-        <v>-84.08</v>
+        <v>-87.90472</v>
       </c>
       <c r="J497" t="n">
         <v>-1</v>
       </c>
       <c r="K497" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L497" t="inlineStr">
         <is>
-          <t>MBS</t>
+          <t>PWK</t>
         </is>
       </c>
       <c r="M497" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N497" t="n">
         <v>-1</v>
       </c>
       <c r="O497" t="n">
         <v>-1</v>
       </c>
       <c r="P497" t="inlineStr">
         <is>
-          <t>POINT (-84.08 43.53)</t>
+          <t>POINT (-87.90472 42.12083)</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>KOLM</t>
+          <t>KACT</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H498" t="n">
-        <v>46.9733</v>
+        <v>31.61797</v>
       </c>
       <c r="I498" t="n">
-        <v>-122.9033</v>
+        <v>-97.2283</v>
       </c>
       <c r="J498" t="n">
         <v>1</v>
       </c>
       <c r="K498" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L498" t="inlineStr">
         <is>
-          <t>OLM</t>
+          <t>ACT</t>
         </is>
       </c>
       <c r="M498" t="n">
+        <v>4</v>
+      </c>
+      <c r="N498" t="n">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3</v>
       </c>
       <c r="O498" t="n">
         <v>1</v>
       </c>
       <c r="P498" t="inlineStr">
         <is>
-          <t>POINT (-122.9033 46.9733)</t>
+          <t>POINT (-97.2283 31.61797)</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>KLOZ</t>
+          <t>KONO</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="D499" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr">
+        <is>
           <t>2026-07-14T00:00:00</t>
         </is>
       </c>
-      <c r="C499" t="inlineStr">
-[...23 lines deleted...]
-      </c>
       <c r="H499" t="n">
-        <v>37.087</v>
+        <v>44.02056</v>
       </c>
       <c r="I499" t="n">
-        <v>-84.077</v>
+        <v>-117.01278</v>
       </c>
       <c r="J499" t="n">
+        <v>1</v>
+      </c>
+      <c r="K499" t="inlineStr">
+        <is>
+          <t>#FF0000</t>
+        </is>
+      </c>
+      <c r="L499" t="inlineStr">
+        <is>
+          <t>ONO</t>
+        </is>
+      </c>
+      <c r="M499" t="n">
+        <v>5</v>
+      </c>
+      <c r="N499" t="n">
         <v>-1</v>
       </c>
-      <c r="K499" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="O499" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P499" t="inlineStr">
         <is>
-          <t>POINT (-84.077 37.087)</t>
+          <t>POINT (-117.01278 44.02056)</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>KNYL</t>
+          <t>KAZO</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
-          <t>2026-03-09T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H500" t="n">
-        <v>32.65658</v>
+        <v>42.23472</v>
       </c>
       <c r="I500" t="n">
-        <v>-114.60597</v>
+        <v>-85.55194</v>
       </c>
       <c r="J500" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K500" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L500" t="inlineStr">
         <is>
-          <t>NYL</t>
+          <t>AZO</t>
         </is>
       </c>
       <c r="M500" t="n">
-        <v>132</v>
+        <v>2</v>
       </c>
       <c r="N500" t="n">
-        <v>7</v>
+        <v>-1</v>
       </c>
       <c r="O500" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P500" t="inlineStr">
         <is>
-          <t>POINT (-114.60597 32.65658)</t>
+          <t>POINT (-85.55194 42.23472)</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>KSLE</t>
+          <t>KLWV</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-06-25T00:00:00</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H501" t="n">
-        <v>44.90953</v>
+        <v>38.76428</v>
       </c>
       <c r="I501" t="n">
-        <v>-123.0025</v>
+        <v>-87.60550000000001</v>
       </c>
       <c r="J501" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K501" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L501" t="inlineStr">
+        <is>
+          <t>LWV</t>
+        </is>
+      </c>
+      <c r="M501" t="n">
         <v>1</v>
       </c>
-      <c r="K501" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="N501" t="n">
-        <v>-11</v>
+        <v>24</v>
       </c>
       <c r="O501" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P501" t="inlineStr">
         <is>
-          <t>POINT (-123.0025 44.90953)</t>
+          <t>POINT (-87.6055 38.76428)</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>KAGS</t>
+          <t>KBMG</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H502" t="n">
-        <v>33.36994</v>
+        <v>39.1460278</v>
       </c>
       <c r="I502" t="n">
-        <v>-81.9645</v>
+        <v>-86.6166944</v>
       </c>
       <c r="J502" t="n">
         <v>-1</v>
       </c>
       <c r="K502" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L502" t="inlineStr">
         <is>
-          <t>AGS</t>
+          <t>BMG</t>
         </is>
       </c>
       <c r="M502" t="n">
         <v>2</v>
       </c>
       <c r="N502" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="O502" t="n">
         <v>-1</v>
       </c>
       <c r="P502" t="inlineStr">
         <is>
-          <t>POINT (-81.9645 33.36994)</t>
+          <t>POINT (-86.6166944 39.1460278)</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>KDSM</t>
+          <t>KRDM</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
-          <t>2026-07-08T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H503" t="n">
-        <v>41.53395</v>
+        <v>44.25389</v>
       </c>
       <c r="I503" t="n">
-        <v>-93.653114</v>
+        <v>-121.15</v>
       </c>
       <c r="J503" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K503" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L503" t="inlineStr">
         <is>
-          <t>DSM</t>
+          <t>RDM</t>
         </is>
       </c>
       <c r="M503" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="N503" t="n">
-        <v>6</v>
+        <v>-3</v>
       </c>
       <c r="O503" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P503" t="inlineStr">
         <is>
-          <t>POINT (-93.653114 41.53395)</t>
+          <t>POINT (-121.15 44.25389)</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>KMAI</t>
+          <t>KRIC</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H504" t="n">
-        <v>30.83556</v>
+        <v>37.5115</v>
       </c>
       <c r="I504" t="n">
-        <v>-85.18389000000001</v>
+        <v>-77.32335999999999</v>
       </c>
       <c r="J504" t="n">
         <v>-1</v>
       </c>
       <c r="K504" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L504" t="inlineStr">
         <is>
-          <t>MAI</t>
+          <t>RIC</t>
         </is>
       </c>
       <c r="M504" t="n">
         <v>-2</v>
       </c>
       <c r="N504" t="n">
-        <v>-1</v>
+        <v>4</v>
       </c>
       <c r="O504" t="n">
         <v>-1</v>
       </c>
       <c r="P504" t="inlineStr">
         <is>
-          <t>POINT (-85.18389 30.83556)</t>
+          <t>POINT (-77.32336 37.5115)</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>PITO</t>
+          <t>KMLI</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>2026-06-20T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H505" t="n">
-        <v>19.72026</v>
+        <v>41.44853</v>
       </c>
       <c r="I505" t="n">
-        <v>-155.05</v>
+        <v>-90.50754000000001</v>
       </c>
       <c r="J505" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K505" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L505" t="inlineStr">
         <is>
-          <t>ITO</t>
+          <t>MLI</t>
         </is>
       </c>
       <c r="M505" t="n">
-        <v>-29</v>
+        <v>9</v>
       </c>
       <c r="N505" t="n">
+        <v>5</v>
+      </c>
+      <c r="O505" t="n">
         <v>-1</v>
       </c>
-      <c r="O505" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="P505" t="inlineStr">
         <is>
-          <t>POINT (-155.05 19.72026)</t>
+          <t>POINT (-90.50754 41.44853)</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>KMLI</t>
+          <t>KCHO</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G506" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H506" t="n">
-        <v>41.44853</v>
+        <v>38.13864</v>
       </c>
       <c r="I506" t="n">
-        <v>-90.50754000000001</v>
+        <v>-78.45286</v>
       </c>
       <c r="J506" t="n">
         <v>-1</v>
       </c>
       <c r="K506" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L506" t="inlineStr">
         <is>
-          <t>MLI</t>
+          <t>CHO</t>
         </is>
       </c>
       <c r="M506" t="n">
-        <v>9</v>
+        <v>-2</v>
       </c>
       <c r="N506" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O506" t="n">
         <v>-1</v>
       </c>
       <c r="P506" t="inlineStr">
         <is>
-          <t>POINT (-90.50754 41.44853)</t>
+          <t>POINT (-78.45286 38.13864)</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>KBLI</t>
+          <t>KLAF</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G507" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H507" t="n">
-        <v>48.79269</v>
+        <v>40.41476</v>
       </c>
       <c r="I507" t="n">
-        <v>-122.53753</v>
+        <v>-86.93333</v>
       </c>
       <c r="J507" t="n">
         <v>-1</v>
       </c>
       <c r="K507" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L507" t="inlineStr">
         <is>
-          <t>BLI</t>
+          <t>LAF</t>
         </is>
       </c>
       <c r="M507" t="n">
+        <v>1</v>
+      </c>
+      <c r="N507" t="n">
         <v>-1</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="O507" t="n">
         <v>-1</v>
       </c>
       <c r="P507" t="inlineStr">
         <is>
-          <t>POINT (-122.53753 48.79269)</t>
+          <t>POINT (-86.93333 40.41476)</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t>KPNS</t>
+          <t>KBKV</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="G508" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H508" t="n">
-        <v>30.47806</v>
+        <v>28.4736</v>
       </c>
       <c r="I508" t="n">
-        <v>-87.18694000000001</v>
+        <v>-82.45542</v>
       </c>
       <c r="J508" t="n">
+        <v>1</v>
+      </c>
+      <c r="K508" t="inlineStr">
+        <is>
+          <t>#FF0000</t>
+        </is>
+      </c>
+      <c r="L508" t="inlineStr">
+        <is>
+          <t>BKV</t>
+        </is>
+      </c>
+      <c r="M508" t="n">
         <v>-1</v>
       </c>
-      <c r="K508" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="N508" t="n">
-        <v>-1</v>
+        <v>3</v>
       </c>
       <c r="O508" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P508" t="inlineStr">
         <is>
-          <t>POINT (-87.18694 30.47806)</t>
+          <t>POINT (-82.45542 28.4736)</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t>KAKO</t>
+          <t>KD07</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-08T00:00:00</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G509" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-03T00:00:00</t>
         </is>
       </c>
       <c r="H509" t="n">
-        <v>40.17563</v>
+        <v>45.03</v>
       </c>
       <c r="I509" t="n">
-        <v>-103.22203</v>
+        <v>-102.02</v>
       </c>
       <c r="J509" t="n">
         <v>1</v>
       </c>
       <c r="K509" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L509" t="inlineStr">
         <is>
-          <t>AKO</t>
+          <t>D07</t>
         </is>
       </c>
       <c r="M509" t="n">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="N509" t="n">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="O509" t="n">
         <v>1</v>
       </c>
       <c r="P509" t="inlineStr">
         <is>
-          <t>POINT (-103.22203 40.17563)</t>
+          <t>POINT (-102.02 45.03)</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t>KCAK</t>
+          <t>KILG</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G510" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H510" t="n">
-        <v>40.9161</v>
+        <v>39.67278</v>
       </c>
       <c r="I510" t="n">
-        <v>-81.4422</v>
+        <v>-75.60083</v>
       </c>
       <c r="J510" t="n">
         <v>-1</v>
       </c>
       <c r="K510" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L510" t="inlineStr">
         <is>
-          <t>CAK</t>
+          <t>ILG</t>
         </is>
       </c>
       <c r="M510" t="n">
         <v>1</v>
       </c>
       <c r="N510" t="n">
         <v>-1</v>
       </c>
       <c r="O510" t="n">
         <v>-1</v>
       </c>
       <c r="P510" t="inlineStr">
         <is>
-          <t>POINT (-81.4422 40.9161)</t>
+          <t>POINT (-75.60083 39.67278)</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t>KMIE</t>
+          <t>KIAD</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G511" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H511" t="n">
-        <v>40.24247</v>
+        <v>38.95046725</v>
       </c>
       <c r="I511" t="n">
-        <v>-85.39575000000001</v>
+        <v>-77.40939846000001</v>
       </c>
       <c r="J511" t="n">
         <v>-1</v>
       </c>
       <c r="K511" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L511" t="inlineStr">
         <is>
-          <t>MIE</t>
+          <t>IAD</t>
         </is>
       </c>
       <c r="M511" t="n">
         <v>1</v>
       </c>
       <c r="N511" t="n">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="O511" t="n">
         <v>-1</v>
       </c>
       <c r="P511" t="inlineStr">
         <is>
-          <t>POINT (-85.39575 40.24247)</t>
+          <t>POINT (-77.40939846 38.95046725)</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t>KACY</t>
+          <t>KDFW</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D512" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G512" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H512" t="n">
-        <v>39.45758</v>
+        <v>32.89683</v>
       </c>
       <c r="I512" t="n">
-        <v>-74.57717</v>
+        <v>-97.038</v>
       </c>
       <c r="J512" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K512" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L512" t="inlineStr">
         <is>
-          <t>ACY</t>
+          <t>DFW</t>
         </is>
       </c>
       <c r="M512" t="n">
-        <v>-2</v>
+        <v>4</v>
       </c>
       <c r="N512" t="n">
-        <v>-3</v>
+        <v>3</v>
       </c>
       <c r="O512" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P512" t="inlineStr">
         <is>
-          <t>POINT (-74.57717 39.45758)</t>
+          <t>POINT (-97.038 32.89683)</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>KFFC</t>
+          <t>KCLE</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D513" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E513" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G513" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H513" t="n">
-        <v>33.35528</v>
+        <v>41.405</v>
       </c>
       <c r="I513" t="n">
-        <v>-84.56694</v>
+        <v>-81.85278</v>
       </c>
       <c r="J513" t="n">
         <v>-1</v>
       </c>
       <c r="K513" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L513" t="inlineStr">
         <is>
-          <t>FFC</t>
+          <t>CLE</t>
         </is>
       </c>
       <c r="M513" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N513" t="n">
         <v>-1</v>
       </c>
       <c r="O513" t="n">
         <v>-1</v>
       </c>
       <c r="P513" t="inlineStr">
         <is>
-          <t>POINT (-84.56694 33.35528)</t>
+          <t>POINT (-81.85278 41.405)</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>KMKE</t>
+          <t>KBPI</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-11T00:00:00</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D514" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E514" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G514" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H514" t="n">
-        <v>42.94721</v>
+        <v>42.58507</v>
       </c>
       <c r="I514" t="n">
-        <v>-87.89673000000001</v>
+        <v>-110.11115</v>
       </c>
       <c r="J514" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K514" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L514" t="inlineStr">
         <is>
-          <t>MKE</t>
+          <t>BPI</t>
         </is>
       </c>
       <c r="M514" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N514" t="n">
-        <v>-1</v>
+        <v>8</v>
       </c>
       <c r="O514" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P514" t="inlineStr">
         <is>
-          <t>POINT (-87.89673 42.94721)</t>
+          <t>POINT (-110.11115 42.58507)</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t>KBFL</t>
+          <t>KACY</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>2026-07-16T00:00:00</t>
+        </is>
+      </c>
+      <c r="D515" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="C515" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="G515" t="inlineStr">
         <is>
-          <t>2026-05-28T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H515" t="n">
-        <v>35.4344</v>
+        <v>39.45758</v>
       </c>
       <c r="I515" t="n">
-        <v>-119.0542</v>
+        <v>-74.57717</v>
       </c>
       <c r="J515" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K515" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L515" t="inlineStr">
         <is>
-          <t>BFL</t>
+          <t>ACY</t>
         </is>
       </c>
       <c r="M515" t="n">
-        <v>52</v>
+        <v>-2</v>
       </c>
       <c r="N515" t="n">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="O515" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P515" t="inlineStr">
         <is>
-          <t>POINT (-119.0542 35.4344)</t>
+          <t>POINT (-74.57717 39.45758)</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>KCMA</t>
+          <t>KMIE</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D516" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G516" t="inlineStr">
         <is>
-          <t>2026-06-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H516" t="n">
-        <v>34.21375</v>
+        <v>40.24247</v>
       </c>
       <c r="I516" t="n">
-        <v>-119.09436</v>
+        <v>-85.39575000000001</v>
       </c>
       <c r="J516" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K516" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L516" t="inlineStr">
+        <is>
+          <t>MIE</t>
+        </is>
+      </c>
+      <c r="M516" t="n">
         <v>1</v>
       </c>
-      <c r="K516" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="N516" t="n">
-        <v>10</v>
+        <v>-1</v>
       </c>
       <c r="O516" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P516" t="inlineStr">
         <is>
-          <t>POINT (-119.09436 34.21375)</t>
+          <t>POINT (-85.39575 40.24247)</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>KBWI</t>
+          <t>PKTN</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D517" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G517" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-10T00:00:00</t>
         </is>
       </c>
       <c r="H517" t="n">
-        <v>39.17536</v>
+        <v>55.35667</v>
       </c>
       <c r="I517" t="n">
-        <v>-76.66833</v>
+        <v>-131.71167</v>
       </c>
       <c r="J517" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K517" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L517" t="inlineStr">
         <is>
-          <t>BWI</t>
+          <t>KTN</t>
         </is>
       </c>
       <c r="M517" t="n">
+        <v>9</v>
+      </c>
+      <c r="N517" t="n">
+        <v>-3</v>
+      </c>
+      <c r="O517" t="n">
         <v>1</v>
       </c>
-      <c r="N517" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P517" t="inlineStr">
         <is>
-          <t>POINT (-76.66833 39.17536)</t>
+          <t>POINT (-131.71167 55.35667)</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t>KPDX</t>
+          <t>KORD</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-12T00:00:00</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D518" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G518" t="inlineStr">
         <is>
-          <t>2026-06-29T00:00:00</t>
+          <t>2026-07-05T00:00:00</t>
         </is>
       </c>
       <c r="H518" t="n">
-        <v>45.59083</v>
+        <v>41.98769949</v>
       </c>
       <c r="I518" t="n">
-        <v>-122.60028</v>
+        <v>-87.92879718</v>
       </c>
       <c r="J518" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K518" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L518" t="inlineStr">
         <is>
-          <t>PDX</t>
+          <t>ORD</t>
         </is>
       </c>
       <c r="M518" t="n">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="N518" t="n">
-        <v>-2</v>
+        <v>7</v>
       </c>
       <c r="O518" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P518" t="inlineStr">
         <is>
-          <t>POINT (-122.60028 45.59083)</t>
+          <t>POINT (-87.92879718 41.98769949)</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t>KDRA</t>
+          <t>KRMG</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-06T00:00:00</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D519" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E519" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G519" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H519" t="n">
-        <v>36.6207</v>
+        <v>34.34778</v>
       </c>
       <c r="I519" t="n">
-        <v>-116.0287</v>
+        <v>-85.16110999999999</v>
       </c>
       <c r="J519" t="n">
         <v>1</v>
       </c>
       <c r="K519" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L519" t="inlineStr">
         <is>
-          <t>DRA</t>
+          <t>RMG</t>
         </is>
       </c>
       <c r="M519" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="N519" t="n">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="O519" t="n">
         <v>1</v>
       </c>
       <c r="P519" t="inlineStr">
         <is>
-          <t>POINT (-116.0287 36.6207)</t>
+          <t>POINT (-85.16111 34.34778)</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t>KAEX</t>
+          <t>KYNG</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D520" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E520" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G520" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H520" t="n">
-        <v>31.33472</v>
+        <v>41.25444</v>
       </c>
       <c r="I520" t="n">
-        <v>-92.55861</v>
+        <v>-80.67389</v>
       </c>
       <c r="J520" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K520" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L520" t="inlineStr">
+        <is>
+          <t>YNG</t>
+        </is>
+      </c>
+      <c r="M520" t="n">
         <v>1</v>
       </c>
-      <c r="K520" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="N520" t="n">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="O520" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P520" t="inlineStr">
         <is>
-          <t>POINT (-92.55861 31.33472)</t>
+          <t>POINT (-80.67389 41.25444)</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t>KCVG</t>
+          <t>KALO</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>2026-06-25T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D521" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E521" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G521" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H521" t="n">
-        <v>39.04306</v>
+        <v>42.554365</v>
       </c>
       <c r="I521" t="n">
-        <v>-84.67167000000001</v>
+        <v>-92.401293</v>
       </c>
       <c r="J521" t="n">
         <v>-1</v>
       </c>
       <c r="K521" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L521" t="inlineStr">
         <is>
-          <t>CVG</t>
+          <t>ALO</t>
         </is>
       </c>
       <c r="M521" t="n">
         <v>1</v>
       </c>
       <c r="N521" t="n">
-        <v>24</v>
+        <v>-1</v>
       </c>
       <c r="O521" t="n">
         <v>-1</v>
       </c>
       <c r="P521" t="inlineStr">
         <is>
-          <t>POINT (-84.67167 39.04306)</t>
+          <t>POINT (-92.401293 42.554365)</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t>KPHL</t>
+          <t>KPDX</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D522" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G522" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-06-29T00:00:00</t>
         </is>
       </c>
       <c r="H522" t="n">
-        <v>39.86833</v>
+        <v>45.59083</v>
       </c>
       <c r="I522" t="n">
-        <v>-75.23111</v>
+        <v>-122.60028</v>
       </c>
       <c r="J522" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K522" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L522" t="inlineStr">
         <is>
-          <t>PHL</t>
+          <t>PDX</t>
         </is>
       </c>
       <c r="M522" t="n">
+        <v>20</v>
+      </c>
+      <c r="N522" t="n">
+        <v>-2</v>
+      </c>
+      <c r="O522" t="n">
         <v>1</v>
       </c>
-      <c r="N522" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P522" t="inlineStr">
         <is>
-          <t>POINT (-75.23111 39.86833)</t>
+          <t>POINT (-122.60028 45.59083)</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>KMMV</t>
+          <t>KBWI</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D523" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E523" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G523" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H523" t="n">
-        <v>45.19455</v>
+        <v>39.17536</v>
       </c>
       <c r="I523" t="n">
-        <v>-123.13607</v>
+        <v>-76.66833</v>
       </c>
       <c r="J523" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K523" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L523" t="inlineStr">
+        <is>
+          <t>BWI</t>
+        </is>
+      </c>
+      <c r="M523" t="n">
         <v>1</v>
       </c>
-      <c r="K523" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="N523" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="O523" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P523" t="inlineStr">
         <is>
-          <t>POINT (-123.13607 45.19455)</t>
+          <t>POINT (-76.66833 39.17536)</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>KP68</t>
+          <t>KCMA</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
           <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D524" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E524" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G524" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-06-19T00:00:00</t>
         </is>
       </c>
       <c r="H524" t="n">
-        <v>39.60139</v>
+        <v>34.21375</v>
       </c>
       <c r="I524" t="n">
-        <v>-116.00556</v>
+        <v>-119.09436</v>
       </c>
       <c r="J524" t="n">
         <v>1</v>
       </c>
       <c r="K524" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L524" t="inlineStr">
         <is>
-          <t>P68</t>
+          <t>CMA</t>
         </is>
       </c>
       <c r="M524" t="n">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="N524" t="n">
         <v>10</v>
       </c>
       <c r="O524" t="n">
         <v>1</v>
       </c>
       <c r="P524" t="inlineStr">
         <is>
-          <t>POINT (-116.00556 39.60139)</t>
+          <t>POINT (-119.09436 34.21375)</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>KLAW</t>
+          <t>KBFL</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D525" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E525" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G525" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-05-28T00:00:00</t>
         </is>
       </c>
       <c r="H525" t="n">
-        <v>34.5575</v>
+        <v>35.4344</v>
       </c>
       <c r="I525" t="n">
-        <v>-98.41670000000001</v>
+        <v>-119.0542</v>
       </c>
       <c r="J525" t="n">
         <v>1</v>
       </c>
       <c r="K525" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L525" t="inlineStr">
         <is>
-          <t>LAW</t>
+          <t>BFL</t>
         </is>
       </c>
       <c r="M525" t="n">
-        <v>1</v>
+        <v>52</v>
       </c>
       <c r="N525" t="n">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="O525" t="n">
         <v>1</v>
       </c>
       <c r="P525" t="inlineStr">
         <is>
-          <t>POINT (-98.4167 34.5575)</t>
+          <t>POINT (-119.0542 35.4344)</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>KDPA</t>
+          <t>KCAK</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D526" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E526" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G526" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H526" t="n">
-        <v>41.90778</v>
+        <v>40.9161</v>
       </c>
       <c r="I526" t="n">
-        <v>-88.24861</v>
+        <v>-81.4422</v>
       </c>
       <c r="J526" t="n">
         <v>-1</v>
       </c>
       <c r="K526" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L526" t="inlineStr">
         <is>
-          <t>DPA</t>
+          <t>CAK</t>
         </is>
       </c>
       <c r="M526" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N526" t="n">
         <v>-1</v>
       </c>
       <c r="O526" t="n">
         <v>-1</v>
       </c>
       <c r="P526" t="inlineStr">
         <is>
-          <t>POINT (-88.24861 41.90778)</t>
+          <t>POINT (-81.4422 40.9161)</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>KDAY</t>
+          <t>KAKO</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D527" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E527" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G527" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-09T00:00:00</t>
         </is>
       </c>
       <c r="H527" t="n">
-        <v>39.90611</v>
+        <v>40.17563</v>
       </c>
       <c r="I527" t="n">
-        <v>-84.21861</v>
+        <v>-103.22203</v>
       </c>
       <c r="J527" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K527" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L527" t="inlineStr">
         <is>
-          <t>DAY</t>
+          <t>AKO</t>
         </is>
       </c>
       <c r="M527" t="n">
+        <v>10</v>
+      </c>
+      <c r="N527" t="n">
+        <v>4</v>
+      </c>
+      <c r="O527" t="n">
         <v>1</v>
       </c>
-      <c r="N527" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P527" t="inlineStr">
         <is>
-          <t>POINT (-84.21861 39.90611)</t>
+          <t>POINT (-103.22203 40.17563)</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>KCLE</t>
+          <t>KMBS</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D528" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E528" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G528" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H528" t="n">
-        <v>41.405</v>
+        <v>43.53</v>
       </c>
       <c r="I528" t="n">
-        <v>-81.85278</v>
+        <v>-84.08</v>
       </c>
       <c r="J528" t="n">
         <v>-1</v>
       </c>
       <c r="K528" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L528" t="inlineStr">
         <is>
-          <t>CLE</t>
+          <t>MBS</t>
         </is>
       </c>
       <c r="M528" t="n">
         <v>1</v>
       </c>
       <c r="N528" t="n">
         <v>-1</v>
       </c>
       <c r="O528" t="n">
         <v>-1</v>
       </c>
       <c r="P528" t="inlineStr">
         <is>
-          <t>POINT (-81.85278 41.405)</t>
+          <t>POINT (-84.08 43.53)</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>KDFW</t>
+          <t>KJXN</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D529" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E529" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G529" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H529" t="n">
-        <v>32.89683</v>
+        <v>42.25979</v>
       </c>
       <c r="I529" t="n">
-        <v>-97.038</v>
+        <v>-84.4594</v>
       </c>
       <c r="J529" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K529" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L529" t="inlineStr">
         <is>
-          <t>DFW</t>
+          <t>JXN</t>
         </is>
       </c>
       <c r="M529" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N529" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="O529" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P529" t="inlineStr">
         <is>
-          <t>POINT (-97.038 32.89683)</t>
+          <t>POINT (-84.4594 42.25979)</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>KIAD</t>
+          <t>KSAC</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D530" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E530" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G530" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-05-29T00:00:00</t>
         </is>
       </c>
       <c r="H530" t="n">
-        <v>38.95046725</v>
+        <v>38.5069</v>
       </c>
       <c r="I530" t="n">
-        <v>-77.40939846000001</v>
+        <v>-121.495</v>
       </c>
       <c r="J530" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K530" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L530" t="inlineStr">
         <is>
-          <t>IAD</t>
+          <t>SAC</t>
         </is>
       </c>
       <c r="M530" t="n">
+        <v>51</v>
+      </c>
+      <c r="N530" t="n">
+        <v>-3</v>
+      </c>
+      <c r="O530" t="n">
         <v>1</v>
       </c>
-      <c r="N530" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="P530" t="inlineStr">
         <is>
-          <t>POINT (-77.40939846 38.95046725)</t>
+          <t>POINT (-121.495 38.5069)</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>KSTL</t>
+          <t>KGRB</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D531" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E531" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr">
+        <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
-      <c r="G531" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="H531" t="n">
-        <v>38.75245</v>
+        <v>44.47944</v>
       </c>
       <c r="I531" t="n">
-        <v>-90.3734</v>
+        <v>-88.13667</v>
       </c>
       <c r="J531" t="n">
         <v>-1</v>
       </c>
       <c r="K531" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L531" t="inlineStr">
         <is>
-          <t>STL</t>
+          <t>GRB</t>
         </is>
       </c>
       <c r="M531" t="n">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="N531" t="n">
-        <v>5</v>
+        <v>-1</v>
       </c>
       <c r="O531" t="n">
         <v>-1</v>
       </c>
       <c r="P531" t="inlineStr">
         <is>
-          <t>POINT (-90.3734 38.75245)</t>
+          <t>POINT (-88.13667 44.47944)</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>KHON</t>
+          <t>KYKM</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>2026-07-09T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="D532" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E532" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G532" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-06-08T00:00:00</t>
         </is>
       </c>
       <c r="H532" t="n">
-        <v>44.38519</v>
+        <v>46.56817</v>
       </c>
       <c r="I532" t="n">
-        <v>-98.22856</v>
+        <v>-120.54406</v>
       </c>
       <c r="J532" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K532" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L532" t="inlineStr">
         <is>
-          <t>HON</t>
+          <t>YKM</t>
         </is>
       </c>
       <c r="M532" t="n">
-        <v>-1</v>
+        <v>41</v>
       </c>
       <c r="N532" t="n">
-        <v>10</v>
+        <v>-2</v>
       </c>
       <c r="O532" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P532" t="inlineStr">
         <is>
-          <t>POINT (-98.22856 44.38519)</t>
+          <t>POINT (-120.54406 46.56817)</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>KGRB</t>
+          <t>KFWA</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D533" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E533" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G533" t="inlineStr">
         <is>
           <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H533" t="n">
-        <v>44.47944</v>
+        <v>40.97805</v>
       </c>
       <c r="I533" t="n">
-        <v>-88.13667</v>
+        <v>-85.18713</v>
       </c>
       <c r="J533" t="n">
         <v>-1</v>
       </c>
       <c r="K533" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L533" t="inlineStr">
         <is>
-          <t>GRB</t>
+          <t>FWA</t>
         </is>
       </c>
       <c r="M533" t="n">
         <v>2</v>
       </c>
       <c r="N533" t="n">
         <v>-1</v>
       </c>
       <c r="O533" t="n">
         <v>-1</v>
       </c>
       <c r="P533" t="inlineStr">
         <is>
-          <t>POINT (-88.13667 44.47944)</t>
+          <t>POINT (-85.18713 40.97805)</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>KDRO</t>
+          <t>KMKE</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D534" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E534" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G534" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="H534" t="n">
-        <v>37.15152</v>
+        <v>42.94721</v>
       </c>
       <c r="I534" t="n">
-        <v>-107.75377</v>
+        <v>-87.89673000000001</v>
       </c>
       <c r="J534" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K534" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L534" t="inlineStr">
         <is>
-          <t>DRO</t>
+          <t>MKE</t>
         </is>
       </c>
       <c r="M534" t="n">
-        <v>-3</v>
+        <v>2</v>
       </c>
       <c r="N534" t="n">
-        <v>8</v>
+        <v>-1</v>
       </c>
       <c r="O534" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P534" t="inlineStr">
         <is>
-          <t>POINT (-107.75377 37.15152)</t>
+          <t>POINT (-87.89673 42.94721)</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>KAHN</t>
+          <t>KFFC</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>2026-06-26T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D535" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E535" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G535" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="H535" t="n">
-        <v>33.9486</v>
+        <v>33.35528</v>
       </c>
       <c r="I535" t="n">
-        <v>-83.32635000000001</v>
+        <v>-84.56694</v>
       </c>
       <c r="J535" t="n">
         <v>-1</v>
       </c>
       <c r="K535" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L535" t="inlineStr">
         <is>
-          <t>AHN</t>
+          <t>FFC</t>
         </is>
       </c>
       <c r="M535" t="n">
+        <v>4</v>
+      </c>
+      <c r="N535" t="n">
         <v>-1</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="O535" t="n">
         <v>-1</v>
       </c>
       <c r="P535" t="inlineStr">
         <is>
-          <t>POINT (-83.32635 33.9486)</t>
+          <t>POINT (-84.56694 33.35528)</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>KLLJ</t>
+          <t>KMCE</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>2026-07-10T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D536" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E536" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G536" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-05-29T00:00:00</t>
         </is>
       </c>
       <c r="H536" t="n">
-        <v>44.52278</v>
+        <v>37.28475</v>
       </c>
       <c r="I536" t="n">
-        <v>-114.215</v>
+        <v>-120.51392</v>
       </c>
       <c r="J536" t="n">
         <v>1</v>
       </c>
       <c r="K536" t="inlineStr">
         <is>
           <t>#FF0000</t>
         </is>
       </c>
       <c r="L536" t="inlineStr">
         <is>
-          <t>LLJ</t>
+          <t>MCE</t>
         </is>
       </c>
       <c r="M536" t="n">
-        <v>2</v>
+        <v>51</v>
       </c>
       <c r="N536" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="O536" t="n">
         <v>1</v>
       </c>
       <c r="P536" t="inlineStr">
         <is>
-          <t>POINT (-114.215 44.52278)</t>
+          <t>POINT (-120.51392 37.28475)</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>KMEI</t>
+          <t>KMFD</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>2026-07-16T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D537" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E537" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G537" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H537" t="n">
-        <v>32.33475</v>
+        <v>40.82</v>
       </c>
       <c r="I537" t="n">
-        <v>-88.75107</v>
+        <v>-82.52</v>
       </c>
       <c r="J537" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K537" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L537" t="inlineStr">
+        <is>
+          <t>MFD</t>
+        </is>
+      </c>
+      <c r="M537" t="n">
         <v>1</v>
       </c>
-      <c r="K537" t="inlineStr">
-[...11 lines deleted...]
-      </c>
       <c r="N537" t="n">
-        <v>3</v>
+        <v>-1</v>
       </c>
       <c r="O537" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P537" t="inlineStr">
         <is>
-          <t>POINT (-88.75107 32.33475)</t>
+          <t>POINT (-82.52 40.82)</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>KPIA</t>
+          <t>KNAK</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D538" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E538" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G538" t="inlineStr">
         <is>
-          <t>2026-07-17T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H538" t="n">
-        <v>40.6675</v>
+        <v>38.9913</v>
       </c>
       <c r="I538" t="n">
-        <v>-89.68389999999999</v>
+        <v>-76.48909999999999</v>
       </c>
       <c r="J538" t="n">
         <v>-1</v>
       </c>
       <c r="K538" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L538" t="inlineStr">
         <is>
-          <t>PIA</t>
+          <t>NAK</t>
         </is>
       </c>
       <c r="M538" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N538" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="O538" t="n">
         <v>-1</v>
       </c>
       <c r="P538" t="inlineStr">
         <is>
-          <t>POINT (-89.6839 40.6675)</t>
+          <t>POINT (-76.4891 38.9913)</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>KBPI</t>
+          <t>KLOZ</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>2026-07-11T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D539" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E539" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G539" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H539" t="n">
-        <v>42.58507</v>
+        <v>37.087</v>
       </c>
       <c r="I539" t="n">
-        <v>-110.11115</v>
+        <v>-84.077</v>
       </c>
       <c r="J539" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="K539" t="inlineStr">
         <is>
-          <t>#FF0000</t>
+          <t>#0000FF</t>
         </is>
       </c>
       <c r="L539" t="inlineStr">
         <is>
-          <t>BPI</t>
+          <t>LOZ</t>
         </is>
       </c>
       <c r="M539" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="N539" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="O539" t="n">
-        <v>1</v>
+        <v>-1</v>
       </c>
       <c r="P539" t="inlineStr">
         <is>
-          <t>POINT (-110.11115 42.58507)</t>
+          <t>POINT (-84.077 37.087)</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>KEAT</t>
+          <t>KOLM</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="D540" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E540" t="inlineStr">
         <is>
-          <t>2026-07-13T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G540" t="inlineStr">
         <is>
-          <t>2026-06-27T00:00:00</t>
+          <t>2026-07-16T00:00:00</t>
         </is>
       </c>
       <c r="H540" t="n">
-        <v>47.399</v>
+        <v>46.9733</v>
       </c>
       <c r="I540" t="n">
-        <v>-120.207</v>
+        <v>-122.9033</v>
       </c>
       <c r="J540" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K540" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L540" t="inlineStr">
         <is>
-          <t>EAT</t>
+          <t>OLM</t>
         </is>
       </c>
       <c r="M540" t="n">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="N540" t="n">
+        <v>-3</v>
+      </c>
+      <c r="O540" t="n">
         <v>1</v>
       </c>
-      <c r="O540" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="P540" t="inlineStr">
         <is>
-          <t>POINT (-120.207 47.399)</t>
+          <t>POINT (-122.9033 46.9733)</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>PHNL</t>
+          <t>KEUG</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>2026-07-15T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-14T00:00:00</t>
         </is>
       </c>
       <c r="D541" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="E541" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G541" t="inlineStr">
         <is>
-          <t>2026-07-14T00:00:00</t>
+          <t>2026-06-28T00:00:00</t>
         </is>
       </c>
       <c r="H541" t="n">
-        <v>21.31868</v>
+        <v>44.12458</v>
       </c>
       <c r="I541" t="n">
-        <v>-157.92243</v>
+        <v>-123.21197</v>
       </c>
       <c r="J541" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K541" t="inlineStr">
         <is>
-          <t>#0000FF</t>
+          <t>#FF0000</t>
         </is>
       </c>
       <c r="L541" t="inlineStr">
         <is>
-          <t>HNL</t>
+          <t>EUG</t>
         </is>
       </c>
       <c r="M541" t="n">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="N541" t="n">
-        <v>4</v>
+        <v>-5</v>
       </c>
       <c r="O541" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="P541" t="inlineStr">
         <is>
-          <t>POINT (-157.92243 21.31868)</t>
+          <t>POINT (-123.21197 44.12458)</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>KORD</t>
+          <t>KDCA</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>2026-07-12T00:00:00</t>
+          <t>2026-07-15T00:00:00</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="D542" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E542" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="G542" t="inlineStr">
         <is>
-          <t>2026-07-05T00:00:00</t>
+          <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="H542" t="n">
-        <v>41.98769949</v>
+        <v>38.8472</v>
       </c>
       <c r="I542" t="n">
-        <v>-87.92879718</v>
+        <v>-77.03455</v>
       </c>
       <c r="J542" t="n">
         <v>-1</v>
       </c>
       <c r="K542" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L542" t="inlineStr">
         <is>
-          <t>ORD</t>
+          <t>DCA</t>
         </is>
       </c>
       <c r="M542" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="N542" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="O542" t="n">
         <v>-1</v>
       </c>
       <c r="P542" t="inlineStr">
         <is>
-          <t>POINT (-87.92879718 41.98769949)</t>
+          <t>POINT (-77.03455 38.8472)</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>KLAF</t>
+          <t>KMAI</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="D543" t="inlineStr">
         <is>
           <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="E543" t="inlineStr">
         <is>
           <t>2026-07-18T00:00:00</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>2026-07-19T00:00:00</t>
+          <t>2026-07-17T00:00:00</t>
         </is>
       </c>
       <c r="G543" t="inlineStr">
         <is>
-          <t>2026-07-18T00:00:00</t>
+          <t>2026-07-19T00:00:00</t>
         </is>
       </c>
       <c r="H543" t="n">
-        <v>40.41476</v>
+        <v>30.83556</v>
       </c>
       <c r="I543" t="n">
-        <v>-86.93333</v>
+        <v>-85.18389000000001</v>
       </c>
       <c r="J543" t="n">
         <v>-1</v>
       </c>
       <c r="K543" t="inlineStr">
         <is>
           <t>#0000FF</t>
         </is>
       </c>
       <c r="L543" t="inlineStr">
         <is>
-          <t>LAF</t>
+          <t>MAI</t>
         </is>
       </c>
       <c r="M543" t="n">
-        <v>1</v>
+        <v>-2</v>
       </c>
       <c r="N543" t="n">
         <v>-1</v>
       </c>
       <c r="O543" t="n">
         <v>-1</v>
       </c>
       <c r="P543" t="inlineStr">
         <is>
-          <t>POINT (-86.93333 40.41476)</t>
+          <t>POINT (-85.18389 30.83556)</t>
+        </is>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr">
+        <is>
+          <t>KDSM</t>
+        </is>
+      </c>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>2026-07-13T00:00:00</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="D544" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>2026-07-18T00:00:00</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t>2026-07-19T00:00:00</t>
+        </is>
+      </c>
+      <c r="G544" t="inlineStr">
+        <is>
+          <t>2026-07-08T00:00:00</t>
+        </is>
+      </c>
+      <c r="H544" t="n">
+        <v>41.53395</v>
+      </c>
+      <c r="I544" t="n">
+        <v>-93.653114</v>
+      </c>
+      <c r="J544" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K544" t="inlineStr">
+        <is>
+          <t>#0000FF</t>
+        </is>
+      </c>
+      <c r="L544" t="inlineStr">
+        <is>
+          <t>DSM</t>
+        </is>
+      </c>
+      <c r="M544" t="n">
+        <v>11</v>
+      </c>
+      <c r="N544" t="n">
+        <v>6</v>
+      </c>
+      <c r="O544" t="n">
+        <v>-1</v>
+      </c>
+      <c r="P544" t="inlineStr">
+        <is>
+          <t>POINT (-93.653114 41.53395)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>