--- v0 (2026-07-20)
+++ v1 (2026-07-20)
@@ -2444,51 +2444,51 @@
       <c r="R19" t="n">
         <v>68</v>
       </c>
       <c r="S19" t="n">
         <v>82.1141662598</v>
       </c>
       <c r="T19" t="n">
         <v>97.56619000000001</v>
       </c>
       <c r="U19" t="n">
         <v>30</v>
       </c>
       <c r="V19" t="b">
         <v>0</v>
       </c>
       <c r="W19" t="b">
         <v>0</v>
       </c>
       <c r="X19" t="inlineStr">
         <is>
           <t>2026-07-18T17:53:00Z</t>
         </is>
       </c>
       <c r="Y19" t="inlineStr"/>
       <c r="Z19" t="n">
-        <v>5.561448</v>
+        <v>5.6299653</v>
       </c>
       <c r="AA19" t="n">
         <v>340.43768</v>
       </c>
       <c r="AB19" t="inlineStr"/>
       <c r="AC19" t="inlineStr"/>
       <c r="AD19" t="inlineStr">
         <is>
           <t>AMW</t>
         </is>
       </c>
       <c r="AE19" t="inlineStr">
         <is>
           <t>Ames</t>
         </is>
       </c>
       <c r="AF19" t="n">
         <v>8.500100000000002</v>
       </c>
       <c r="AG19" t="n">
         <v>2.600000000000001</v>
       </c>
       <c r="AH19" t="n">
         <v>5.900100000000001</v>
       </c>
@@ -2506,172 +2506,178 @@
       <c r="D20" t="n">
         <v>0.14</v>
       </c>
       <c r="E20" t="n">
         <v>18</v>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>AMW</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>2026-07-19</t>
         </is>
       </c>
       <c r="H20" t="n">
         <v>87</v>
       </c>
       <c r="I20" t="n">
         <v>62</v>
       </c>
       <c r="J20" t="n">
         <v>0</v>
       </c>
-      <c r="K20" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="M20" t="inlineStr"/>
+      <c r="K20" t="n">
+        <v>13.034643</v>
+      </c>
+      <c r="L20" t="n">
+        <v>0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>0</v>
+      </c>
       <c r="N20" t="n">
         <v>53.124218</v>
       </c>
       <c r="O20" t="n">
         <v>100</v>
       </c>
       <c r="P20" t="n">
         <v>70</v>
       </c>
       <c r="Q20" t="n">
         <v>62</v>
       </c>
       <c r="R20" t="n">
         <v>63</v>
       </c>
       <c r="S20" t="n">
-        <v>76.4531707764</v>
+        <v>76.3233261108</v>
       </c>
       <c r="T20" t="n">
         <v>88.85328</v>
       </c>
       <c r="U20" t="n">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="V20" t="b">
         <v>0</v>
       </c>
       <c r="W20" t="b">
         <v>0</v>
       </c>
       <c r="X20" t="inlineStr"/>
       <c r="Y20" t="inlineStr"/>
       <c r="Z20" t="n">
-        <v>3.0049646</v>
+        <v>3.0174215</v>
       </c>
       <c r="AA20" t="n">
-        <v>107.962395</v>
+        <v>108.71205</v>
       </c>
       <c r="AB20" t="inlineStr"/>
       <c r="AC20" t="inlineStr"/>
       <c r="AD20" t="inlineStr">
         <is>
           <t>AMW</t>
         </is>
       </c>
       <c r="AE20" t="inlineStr">
         <is>
           <t>Ames</t>
         </is>
       </c>
       <c r="AF20" t="n">
         <v>8.500100000000002</v>
       </c>
       <c r="AG20" t="n">
         <v>2.740000000000001</v>
       </c>
       <c r="AH20" t="n">
         <v>5.760100000000001</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
         <v>83.90000000000001</v>
       </c>
       <c r="C21" t="n">
         <v>64.3</v>
       </c>
       <c r="D21" t="n">
         <v>0.14</v>
       </c>
       <c r="E21" t="n">
         <v>19</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>AMW</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
       <c r="H21" t="n">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="I21" t="n">
         <v>69</v>
       </c>
       <c r="J21" t="inlineStr"/>
       <c r="K21" t="inlineStr"/>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr"/>
       <c r="N21" t="n">
-        <v>93.35702499999999</v>
+        <v>79.29685000000001</v>
       </c>
       <c r="O21" t="n">
-        <v>96.628624</v>
+        <v>96.6429</v>
       </c>
       <c r="P21" t="n">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="Q21" t="n">
         <v>67</v>
       </c>
       <c r="R21" t="n">
         <v>69</v>
       </c>
       <c r="S21" t="n">
-        <v>69.5</v>
+        <v>76.5681152344</v>
       </c>
       <c r="T21" t="n">
-        <v>70</v>
+        <v>84.13623</v>
       </c>
       <c r="U21" t="n">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
         <v>0</v>
       </c>
       <c r="X21" t="inlineStr"/>
       <c r="Y21" t="inlineStr"/>
       <c r="Z21" t="inlineStr"/>
       <c r="AA21" t="inlineStr"/>
       <c r="AB21" t="inlineStr"/>
       <c r="AC21" t="inlineStr"/>
       <c r="AD21" t="inlineStr">
         <is>
           <t>AMW</t>
         </is>
       </c>
       <c r="AE21" t="inlineStr">
         <is>
           <t>Ames</t>
         </is>
       </c>
       <c r="AF21" t="inlineStr"/>
       <c r="AG21" t="n">