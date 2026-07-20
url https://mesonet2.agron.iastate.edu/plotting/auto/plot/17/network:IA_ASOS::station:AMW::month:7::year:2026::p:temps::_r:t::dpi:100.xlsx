--- v1 (2026-07-20)
+++ v2 (2026-07-20)
@@ -2602,110 +2602,122 @@
         <v>20</v>
       </c>
       <c r="B21" t="n">
         <v>83.90000000000001</v>
       </c>
       <c r="C21" t="n">
         <v>64.3</v>
       </c>
       <c r="D21" t="n">
         <v>0.14</v>
       </c>
       <c r="E21" t="n">
         <v>19</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>AMW</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
       <c r="H21" t="n">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="I21" t="n">
         <v>69</v>
       </c>
-      <c r="J21" t="inlineStr"/>
-      <c r="K21" t="inlineStr"/>
+      <c r="J21" t="n">
+        <v>0</v>
+      </c>
+      <c r="K21" t="n">
+        <v>20</v>
+      </c>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr"/>
       <c r="N21" t="n">
-        <v>79.29685000000001</v>
+        <v>59.826324</v>
       </c>
       <c r="O21" t="n">
         <v>96.6429</v>
       </c>
       <c r="P21" t="n">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="Q21" t="n">
         <v>67</v>
       </c>
       <c r="R21" t="n">
         <v>69</v>
       </c>
       <c r="S21" t="n">
-        <v>76.5681152344</v>
+        <v>87.5209655762</v>
       </c>
       <c r="T21" t="n">
-        <v>84.13623</v>
+        <v>106.04192</v>
       </c>
       <c r="U21" t="n">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
         <v>0</v>
       </c>
-      <c r="X21" t="inlineStr"/>
+      <c r="X21" t="inlineStr">
+        <is>
+          <t>2026-07-20T13:53:00Z</t>
+        </is>
+      </c>
       <c r="Y21" t="inlineStr"/>
       <c r="Z21" t="inlineStr"/>
       <c r="AA21" t="inlineStr"/>
       <c r="AB21" t="inlineStr"/>
       <c r="AC21" t="inlineStr"/>
       <c r="AD21" t="inlineStr">
         <is>
           <t>AMW</t>
         </is>
       </c>
       <c r="AE21" t="inlineStr">
         <is>
           <t>Ames</t>
         </is>
       </c>
-      <c r="AF21" t="inlineStr"/>
+      <c r="AF21" t="n">
+        <v>8.500100000000002</v>
+      </c>
       <c r="AG21" t="n">
         <v>2.880000000000001</v>
       </c>
-      <c r="AH21" t="inlineStr"/>
+      <c r="AH21" t="n">
+        <v>5.620100000000001</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
         <v>83.90000000000001</v>
       </c>
       <c r="C22" t="n">
         <v>64.3</v>
       </c>
       <c r="D22" t="n">
         <v>0.14</v>
       </c>
       <c r="E22" t="n">
         <v>20</v>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>AMW</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>2026-07-21</t>