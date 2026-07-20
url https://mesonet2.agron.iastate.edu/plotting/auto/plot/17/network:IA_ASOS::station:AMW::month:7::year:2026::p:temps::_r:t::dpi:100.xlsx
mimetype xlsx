--- v2 (2026-07-20)
+++ v3 (2026-07-20)
@@ -2602,121 +2602,121 @@
         <v>20</v>
       </c>
       <c r="B21" t="n">
         <v>83.90000000000001</v>
       </c>
       <c r="C21" t="n">
         <v>64.3</v>
       </c>
       <c r="D21" t="n">
         <v>0.14</v>
       </c>
       <c r="E21" t="n">
         <v>19</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>AMW</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>2026-07-20</t>
         </is>
       </c>
       <c r="H21" t="n">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I21" t="n">
         <v>69</v>
       </c>
       <c r="J21" t="n">
-        <v>0</v>
+        <v>1.12</v>
       </c>
       <c r="K21" t="n">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr"/>
       <c r="N21" t="n">
-        <v>59.826324</v>
+        <v>58.001534</v>
       </c>
       <c r="O21" t="n">
-        <v>96.6429</v>
+        <v>96.68523999999999</v>
       </c>
       <c r="P21" t="n">
         <v>78</v>
       </c>
       <c r="Q21" t="n">
         <v>67</v>
       </c>
       <c r="R21" t="n">
         <v>69</v>
       </c>
       <c r="S21" t="n">
-        <v>87.5209655762</v>
+        <v>88.1670455933</v>
       </c>
       <c r="T21" t="n">
-        <v>106.04192</v>
+        <v>107.33409</v>
       </c>
       <c r="U21" t="n">
-        <v>190</v>
+        <v>320</v>
       </c>
       <c r="V21" t="b">
         <v>0</v>
       </c>
       <c r="W21" t="b">
         <v>0</v>
       </c>
       <c r="X21" t="inlineStr">
         <is>
-          <t>2026-07-20T13:53:00Z</t>
+          <t>2026-07-20T18:46:00Z</t>
         </is>
       </c>
       <c r="Y21" t="inlineStr"/>
       <c r="Z21" t="inlineStr"/>
       <c r="AA21" t="inlineStr"/>
       <c r="AB21" t="inlineStr"/>
       <c r="AC21" t="inlineStr"/>
       <c r="AD21" t="inlineStr">
         <is>
           <t>AMW</t>
         </is>
       </c>
       <c r="AE21" t="inlineStr">
         <is>
           <t>Ames</t>
         </is>
       </c>
       <c r="AF21" t="n">
-        <v>8.500100000000002</v>
+        <v>9.620100000000001</v>
       </c>
       <c r="AG21" t="n">
         <v>2.880000000000001</v>
       </c>
       <c r="AH21" t="n">
-        <v>5.620100000000001</v>
+        <v>6.7401</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
         <v>83.90000000000001</v>
       </c>
       <c r="C22" t="n">
         <v>64.3</v>
       </c>
       <c r="D22" t="n">
         <v>0.14</v>
       </c>
       <c r="E22" t="n">
         <v>20</v>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>AMW</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>